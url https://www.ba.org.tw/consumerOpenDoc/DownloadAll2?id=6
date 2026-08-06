--- v0 (2026-05-13)
+++ v1 (2026-08-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63F24FE8-37DF-415D-884D-0A59D49EC7EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B6356B8-C398-4E3F-ADCD-F8C2DA5618E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$186</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -320,456 +320,444 @@
   <si>
     <t>7.84%(11、4%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>9.25%（3、0.37%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>所有卡已停止循環動用，已無現金卡功能，且為債協客戶，故無定期檢視作業。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>所有卡已停止循環動用，已無現金卡功能，部分客戶為債協客戶，故停止定期檢視作業。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>所有卡片已停止循環動用，已無現金卡功能，故停止定期檢視作業。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>5.99%(7、0%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>7.99%(16、1%)</t>
-[...2 lines deleted...]
-  <si>
     <t>8.00%（9、1.12%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>10.99%(35、2%)</t>
-[...2 lines deleted...]
-  <si>
     <t>12%(31、1%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>14.65%(0、0%))</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>平均數：14.49%</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>2.74%(27、1%)</t>
-[...2 lines deleted...]
-  <si>
     <t>10.53%(0、0%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>平均數：13.93%</t>
-[...11 lines deleted...]
-  <si>
     <t>0%≦利率≦2.79%（68、85%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2.80%≦利率≦5.86%（7、8.75%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>5.87%≦利率≦7.06%（2、2.5%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>7.07%≦利率≦15%（3、3.75%）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>平均數︰1.27%</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>日期：115.5.6</t>
-[...11 lines deleted...]
-    <t>15.00% (20、86.96%)</t>
+    <t>4.99%(34、2%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.84%(80、33%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中位數：13.84%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>6.00% (36/0.01%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>6.75%(228/0.07%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：14.14%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>日期：115.7.24</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：8.66%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.65%(8、20.51%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.65%(0、0%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>15.00% (31、79.49%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：14.11%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>2.74%(28、1%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.99%(15、1%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.99%(45、2%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.99%(34、2%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>平均數：</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>14.71%</t>
+      <t>5%(1,926、91%)</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>4.99%(34、2%)</t>
-[...307 lines deleted...]
-    <t>8.50% ( 315/0.9%)</t>
+    <t>11.4%(57、23%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.84%(95、39%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.45%（2、100%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：9.45%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">中位數：9.45%
+</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>眾數：9.45%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.35﹪(1、0.04%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>15.00% (2,567、99.96%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：14.99%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.00%（27、3.38%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.25%（29、3.63%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.00%（48、6.00%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.25%（62、7.75%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>15.00%（622、77.75%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10% ≦利率＜ 11.68%（2、2.1%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.68% ≦利率＜ 13.62%（3、3.2%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.62%≦利率＜ 13.82%（39、41.5%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.82%≦利率＜15%(49、52.1%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>15%（1、1.1%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>平均數：13.62%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中位數：13.82%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>眾數：13.82%</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.63%(13,426、79.54%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.63%(2,735、16.20%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.63%(718，4.25%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0.00%（7、100%）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>5.99% (1,224/0.37%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>6.25% (54/0.02%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>6.50%(114/0.03%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.00%(1,567/0.47%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.25%(533/0.16%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.50%(696/0.21%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>7.75%(573/0.17%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8.00% (1,623/0.48%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8.25% ( 5,155/1.54%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8.50% ( 314/0.09%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8.75% ( 241/0.07%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.00% (1,401/0.42%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.25% ( 3,144/0.94%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.50% ( 241/0.07%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.75% ( 523/0.16%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>9.99%( 382/0.11%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.00% ( 2,976/0.89%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.25% (  3,885/1.16%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.50% (   547/0.16%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>10.75%(764/0.23%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.00% (1,644/0.49%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.25% ( 5,588/1.67%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.50% (   824/0.25%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.75% (  1,162/0.35%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11.99%(975/0.29%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.00% (  2,788/0.83%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.25% (  6,927/2.07%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.49% (532/0.16%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.50% (     1,058/0.32%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.75% (    1,274/0.38%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>12.99% (   1,048/0.31%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.00% ( 4,237/1.26%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.25% ( 10,934/3.26%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.49% (323/0.10%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.50% (  4,122/1.23%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.75% ( 4,375/1.31%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>13.99% (580/0.17%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.00% ( 2,874/0.86%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.25% (7,404/2.21%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.50% ( 3,024/0.90%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.75% ( 8,167/2.44%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14.99% (1,418/0.42%)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>15.00% (237,726/70.92%)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -960,269 +948,284 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...100 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1507,2573 +1510,2573 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:U185"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A30" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D40" sqref="D40:F40"/>
+    <sheetView tabSelected="1" topLeftCell="A55" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I64" sqref="I64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.77734375" style="12" customWidth="1"/>
     <col min="4" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.21875" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.88671875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="55"/>
-[...4 lines deleted...]
-      <c r="G1" s="55"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="F2" s="62" t="s">
+      <c r="F2" s="40" t="s">
         <v>90</v>
       </c>
-      <c r="G2" s="63"/>
+      <c r="G2" s="41"/>
     </row>
     <row r="3" spans="1:7" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="56" t="s">
+      <c r="D3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="56"/>
-      <c r="F3" s="56"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
       <c r="G3" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="59">
+      <c r="C4" s="14">
         <v>4</v>
       </c>
-      <c r="D4" s="60" t="s">
-[...4 lines deleted...]
-      <c r="G4" s="61" t="s">
+      <c r="D4" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="57"/>
-[...7 lines deleted...]
-      <c r="G5" s="61"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="39"/>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="57"/>
-[...7 lines deleted...]
-      <c r="G6" s="61"/>
+      <c r="A6" s="13"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="39"/>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="57"/>
-[...2 lines deleted...]
-      <c r="D7" s="58" t="s">
+      <c r="A7" s="13"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="E7" s="58"/>
-[...1 lines deleted...]
-      <c r="G7" s="61"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="39"/>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="57"/>
-[...7 lines deleted...]
-      <c r="G8" s="61"/>
+      <c r="A8" s="13"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="39"/>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="57"/>
-[...2 lines deleted...]
-      <c r="D9" s="17" t="s">
+      <c r="A9" s="13"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="E9" s="17"/>
-[...1 lines deleted...]
-      <c r="G9" s="61"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="39"/>
     </row>
     <row r="10" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="57"/>
-[...2 lines deleted...]
-      <c r="D10" s="17" t="s">
+      <c r="A10" s="13"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="E10" s="17"/>
-[...1 lines deleted...]
-      <c r="G10" s="61"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="39"/>
     </row>
     <row r="11" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21" t="s">
+      <c r="B11" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="60">
         <v>7</v>
       </c>
-      <c r="D11" s="18" t="s">
-[...4 lines deleted...]
-      <c r="G11" s="21" t="s">
+      <c r="D11" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="54"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="22"/>
-[...7 lines deleted...]
-      <c r="G12" s="22"/>
+      <c r="A12" s="57"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="43" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" s="76"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="57"/>
     </row>
     <row r="13" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="23"/>
-[...2 lines deleted...]
-      <c r="D13" s="33" t="s">
+      <c r="A13" s="58"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="E13" s="34"/>
-[...1 lines deleted...]
-      <c r="G13" s="23"/>
+      <c r="E13" s="68"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="58"/>
     </row>
     <row r="14" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="23"/>
-[...7 lines deleted...]
-      <c r="G14" s="23"/>
+      <c r="A14" s="58"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="68"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="58"/>
     </row>
     <row r="15" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="23"/>
-[...2 lines deleted...]
-      <c r="D15" s="33" t="s">
+      <c r="A15" s="58"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="E15" s="34"/>
-[...1 lines deleted...]
-      <c r="G15" s="23"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="69"/>
+      <c r="G15" s="58"/>
     </row>
     <row r="16" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="23"/>
-[...7 lines deleted...]
-      <c r="G16" s="23"/>
+      <c r="A16" s="58"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="62"/>
+      <c r="D16" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" s="68"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="58"/>
     </row>
     <row r="17" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="23"/>
-[...7 lines deleted...]
-      <c r="G17" s="23"/>
+      <c r="A17" s="58"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="62"/>
+      <c r="D17" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="58"/>
     </row>
     <row r="18" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="23"/>
-[...7 lines deleted...]
-      <c r="G18" s="23"/>
+      <c r="A18" s="58"/>
+      <c r="B18" s="58"/>
+      <c r="C18" s="62"/>
+      <c r="D18" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="58"/>
     </row>
     <row r="19" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="23"/>
-[...2 lines deleted...]
-      <c r="D19" s="17" t="s">
+      <c r="A19" s="58"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="17"/>
-[...1 lines deleted...]
-      <c r="G19" s="23"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="58"/>
     </row>
     <row r="20" spans="1:21" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="24"/>
-[...2 lines deleted...]
-      <c r="D20" s="17" t="s">
+      <c r="A20" s="59"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="E20" s="17"/>
-[...1 lines deleted...]
-      <c r="G20" s="24"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="59"/>
     </row>
     <row r="21" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="17" t="s">
+      <c r="B21" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="19">
         <v>5</v>
       </c>
-      <c r="D21" s="16" t="s">
+      <c r="D21" s="20" t="s">
         <v>115</v>
       </c>
-      <c r="E21" s="16"/>
-[...1 lines deleted...]
-      <c r="G21" s="17" t="s">
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="17"/>
-[...2 lines deleted...]
-      <c r="D22" s="16" t="s">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="20" t="s">
         <v>116</v>
       </c>
-      <c r="E22" s="16"/>
-[...1 lines deleted...]
-      <c r="G22" s="17"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="15"/>
     </row>
     <row r="23" spans="1:21" ht="19.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="17"/>
-[...7 lines deleted...]
-      <c r="G23" s="17"/>
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="51"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="15"/>
     </row>
     <row r="24" spans="1:21" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="17"/>
-[...7 lines deleted...]
-      <c r="G24" s="17"/>
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="E24" s="65"/>
+      <c r="F24" s="66"/>
+      <c r="G24" s="15"/>
       <c r="U24" s="1">
         <f ca="1">+U24:V24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="17"/>
-[...7 lines deleted...]
-      <c r="G25" s="17"/>
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="15"/>
     </row>
     <row r="26" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="17"/>
-[...7 lines deleted...]
-      <c r="G26" s="17"/>
+      <c r="A26" s="15"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="15"/>
     </row>
     <row r="27" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="17"/>
-[...7 lines deleted...]
-      <c r="G27" s="17"/>
+      <c r="A27" s="15"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="15"/>
     </row>
     <row r="28" spans="1:21" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="17"/>
-[...7 lines deleted...]
-      <c r="G28" s="17"/>
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="15"/>
     </row>
     <row r="29" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="17" t="s">
+      <c r="B29" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="19">
         <v>45</v>
       </c>
-      <c r="D29" s="40" t="s">
-[...4 lines deleted...]
-      <c r="G29" s="17" t="s">
+      <c r="D29" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" s="27"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="17"/>
-[...7 lines deleted...]
-      <c r="G30" s="17"/>
+      <c r="A30" s="15"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="72"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="15"/>
     </row>
     <row r="31" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="17"/>
-[...7 lines deleted...]
-      <c r="G31" s="17"/>
+      <c r="A31" s="15"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="27"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="15"/>
     </row>
     <row r="32" spans="1:21" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="17"/>
-[...7 lines deleted...]
-      <c r="G32" s="17"/>
+      <c r="A32" s="15"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" s="27"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="15"/>
     </row>
     <row r="33" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="17"/>
-[...7 lines deleted...]
-      <c r="G33" s="17"/>
+      <c r="A33" s="15"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" s="74"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="15"/>
     </row>
     <row r="34" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="17"/>
-[...7 lines deleted...]
-      <c r="G34" s="17"/>
+      <c r="A34" s="15"/>
+      <c r="B34" s="15"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="E34" s="32"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="15"/>
     </row>
     <row r="35" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="17"/>
-[...7 lines deleted...]
-      <c r="G35" s="17"/>
+      <c r="A35" s="15"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="E35" s="32"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="15"/>
     </row>
     <row r="36" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="17"/>
-[...7 lines deleted...]
-      <c r="G36" s="17"/>
+      <c r="A36" s="15"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="19"/>
+      <c r="D36" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" s="32"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="15"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="17"/>
-[...7 lines deleted...]
-      <c r="G37" s="17"/>
+      <c r="A37" s="15"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="32"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="15"/>
     </row>
     <row r="38" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="17"/>
-[...7 lines deleted...]
-      <c r="G38" s="17"/>
+      <c r="A38" s="15"/>
+      <c r="B38" s="15"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" s="27"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="15"/>
     </row>
     <row r="39" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="17"/>
-[...7 lines deleted...]
-      <c r="G39" s="17"/>
+      <c r="A39" s="15"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="27"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="15"/>
     </row>
     <row r="40" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="17"/>
-[...2 lines deleted...]
-      <c r="D40" s="40" t="s">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" s="27"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="15"/>
+    </row>
+    <row r="41" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="15"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="26" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" s="27"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="15"/>
+    </row>
+    <row r="42" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="15"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E42" s="27"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="15"/>
+    </row>
+    <row r="43" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="E43" s="27"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="15"/>
+    </row>
+    <row r="44" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="E44" s="27"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="15"/>
+    </row>
+    <row r="45" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="15"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="E45" s="27"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="15"/>
+    </row>
+    <row r="46" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="15"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="44" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46" s="45"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="15"/>
+    </row>
+    <row r="47" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="15"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="E47" s="27"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="15"/>
+    </row>
+    <row r="48" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="15"/>
+      <c r="B48" s="15"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="26" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="27"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="15"/>
+    </row>
+    <row r="49" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="15"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" s="27"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="15"/>
+    </row>
+    <row r="50" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="15"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="E50" s="27"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="15"/>
+    </row>
+    <row r="51" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="15"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="E51" s="27"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="15"/>
+    </row>
+    <row r="52" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="15"/>
+      <c r="B52" s="15"/>
+      <c r="C52" s="19"/>
+      <c r="D52" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="27"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="15"/>
+    </row>
+    <row r="53" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="15"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" s="30"/>
+      <c r="F53" s="31"/>
+      <c r="G53" s="15"/>
+    </row>
+    <row r="54" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="15"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="19"/>
+      <c r="D54" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="E54" s="30"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="15"/>
+    </row>
+    <row r="55" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="15"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="19"/>
+      <c r="D55" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E55" s="48"/>
+      <c r="F55" s="49"/>
+      <c r="G55" s="15"/>
+    </row>
+    <row r="56" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="15"/>
+      <c r="B56" s="15"/>
+      <c r="C56" s="19"/>
+      <c r="D56" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="E56" s="30"/>
+      <c r="F56" s="31"/>
+      <c r="G56" s="15"/>
+    </row>
+    <row r="57" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="15"/>
+      <c r="B57" s="15"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="E57" s="30"/>
+      <c r="F57" s="31"/>
+      <c r="G57" s="15"/>
+    </row>
+    <row r="58" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="15"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="E58" s="30"/>
+      <c r="F58" s="31"/>
+      <c r="G58" s="15"/>
+    </row>
+    <row r="59" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="15"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="29" t="s">
+        <v>155</v>
+      </c>
+      <c r="E59" s="30"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="15"/>
+    </row>
+    <row r="60" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="15"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E60" s="30"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="15"/>
+    </row>
+    <row r="61" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="15"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="29" t="s">
+        <v>157</v>
+      </c>
+      <c r="E61" s="30"/>
+      <c r="F61" s="31"/>
+      <c r="G61" s="15"/>
+    </row>
+    <row r="62" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="15"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="19"/>
+      <c r="D62" s="29" t="s">
+        <v>158</v>
+      </c>
+      <c r="E62" s="30"/>
+      <c r="F62" s="31"/>
+      <c r="G62" s="15"/>
+    </row>
+    <row r="63" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="15"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="19"/>
+      <c r="D63" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="E63" s="30"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="15"/>
+    </row>
+    <row r="64" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="15"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="19"/>
+      <c r="D64" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="E64" s="30"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="15"/>
+    </row>
+    <row r="65" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="15"/>
+      <c r="B65" s="15"/>
+      <c r="C65" s="19"/>
+      <c r="D65" s="29" t="s">
+        <v>161</v>
+      </c>
+      <c r="E65" s="30"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="15"/>
+    </row>
+    <row r="66" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="15"/>
+      <c r="B66" s="15"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="E66" s="30"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="15"/>
+    </row>
+    <row r="67" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="15"/>
+      <c r="B67" s="15"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="29" t="s">
+        <v>163</v>
+      </c>
+      <c r="E67" s="30"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="15"/>
+    </row>
+    <row r="68" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="15"/>
+      <c r="B68" s="15"/>
+      <c r="C68" s="19"/>
+      <c r="D68" s="29" t="s">
+        <v>164</v>
+      </c>
+      <c r="E68" s="30"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="15"/>
+    </row>
+    <row r="69" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="15"/>
+      <c r="B69" s="15"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="E69" s="30"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="15"/>
+    </row>
+    <row r="70" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="15"/>
+      <c r="B70" s="15"/>
+      <c r="C70" s="19"/>
+      <c r="D70" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="E70" s="30"/>
+      <c r="F70" s="31"/>
+      <c r="G70" s="15"/>
+    </row>
+    <row r="71" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="15"/>
+      <c r="B71" s="15"/>
+      <c r="C71" s="19"/>
+      <c r="D71" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E71" s="30"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="15"/>
+    </row>
+    <row r="72" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="15"/>
+      <c r="B72" s="15"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="E72" s="27"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="15"/>
+    </row>
+    <row r="73" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="15"/>
+      <c r="B73" s="15"/>
+      <c r="C73" s="19"/>
+      <c r="D73" s="26" t="s">
         <v>169</v>
       </c>
-      <c r="E40" s="41"/>
-[...364 lines deleted...]
-      <c r="G73" s="17"/>
+      <c r="E73" s="27"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="15"/>
     </row>
     <row r="74" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A74" s="17"/>
-[...7 lines deleted...]
-      <c r="G74" s="17"/>
+      <c r="A74" s="15"/>
+      <c r="B74" s="15"/>
+      <c r="C74" s="19"/>
+      <c r="D74" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="E74" s="72"/>
+      <c r="F74" s="73"/>
+      <c r="G74" s="15"/>
     </row>
     <row r="75" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="17"/>
-[...2 lines deleted...]
-      <c r="D75" s="58" t="s">
+      <c r="A75" s="15"/>
+      <c r="B75" s="15"/>
+      <c r="C75" s="19"/>
+      <c r="D75" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="E75" s="58"/>
-[...1 lines deleted...]
-      <c r="G75" s="17"/>
+      <c r="E75" s="34"/>
+      <c r="F75" s="34"/>
+      <c r="G75" s="15"/>
     </row>
     <row r="76" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A76" s="17"/>
-[...2 lines deleted...]
-      <c r="D76" s="58" t="s">
+      <c r="A76" s="15"/>
+      <c r="B76" s="15"/>
+      <c r="C76" s="19"/>
+      <c r="D76" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="E76" s="58"/>
-[...1 lines deleted...]
-      <c r="G76" s="17"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="15"/>
     </row>
     <row r="77" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="17" t="s">
+      <c r="A77" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B77" s="17" t="s">
+      <c r="B77" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="C77" s="29">
+      <c r="C77" s="19">
         <v>45</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G77" s="17" t="s">
+      <c r="G77" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A78" s="17"/>
-[...1 lines deleted...]
-      <c r="C78" s="29"/>
+      <c r="A78" s="15"/>
+      <c r="B78" s="15"/>
+      <c r="C78" s="19"/>
       <c r="D78" s="10">
         <v>5.74</v>
       </c>
       <c r="E78" s="8">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F78" s="9">
-        <v>9.7999999999999997E-3</v>
-[...1 lines deleted...]
-      <c r="G78" s="17"/>
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="G78" s="15"/>
     </row>
     <row r="79" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A79" s="17"/>
-[...1 lines deleted...]
-      <c r="C79" s="29"/>
+      <c r="A79" s="15"/>
+      <c r="B79" s="15"/>
+      <c r="C79" s="19"/>
       <c r="D79" s="10">
         <v>6.49</v>
       </c>
       <c r="E79" s="8">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F79" s="9">
-        <v>8.2000000000000007E-3</v>
-[...1 lines deleted...]
-      <c r="G79" s="17"/>
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="G79" s="15"/>
     </row>
     <row r="80" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="17"/>
-[...1 lines deleted...]
-      <c r="C80" s="29"/>
+      <c r="A80" s="15"/>
+      <c r="B80" s="15"/>
+      <c r="C80" s="19"/>
       <c r="D80" s="10">
         <v>6.74</v>
       </c>
       <c r="E80" s="8">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F80" s="9">
-        <v>1.1000000000000001E-3</v>
-[...1 lines deleted...]
-      <c r="G80" s="17"/>
+        <v>1E-3</v>
+      </c>
+      <c r="G80" s="15"/>
     </row>
     <row r="81" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A81" s="17"/>
-[...1 lines deleted...]
-      <c r="C81" s="29"/>
+      <c r="A81" s="15"/>
+      <c r="B81" s="15"/>
+      <c r="C81" s="19"/>
       <c r="D81" s="10">
         <v>6.99</v>
       </c>
       <c r="E81" s="8">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F81" s="9">
-        <v>5.4999999999999997E-3</v>
-[...1 lines deleted...]
-      <c r="G81" s="17"/>
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="G81" s="15"/>
     </row>
     <row r="82" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="17"/>
-[...1 lines deleted...]
-      <c r="C82" s="29"/>
+      <c r="A82" s="15"/>
+      <c r="B82" s="15"/>
+      <c r="C82" s="19"/>
       <c r="D82" s="10">
         <v>7.24</v>
       </c>
       <c r="E82" s="8">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F82" s="9">
-        <v>2.5000000000000001E-3</v>
-[...1 lines deleted...]
-      <c r="G82" s="17"/>
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="G82" s="15"/>
     </row>
     <row r="83" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="17"/>
-[...2 lines deleted...]
-      <c r="D83" s="10">
+      <c r="A83" s="15"/>
+      <c r="B83" s="15"/>
+      <c r="C83" s="19"/>
+      <c r="D83" s="5">
         <v>7.25</v>
       </c>
-      <c r="E83" s="8">
+      <c r="E83" s="6">
         <v>4</v>
       </c>
-      <c r="F83" s="9">
+      <c r="F83" s="7">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="G83" s="17"/>
+      <c r="G83" s="15"/>
     </row>
     <row r="84" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A84" s="17"/>
-[...1 lines deleted...]
-      <c r="C84" s="29"/>
+      <c r="A84" s="15"/>
+      <c r="B84" s="15"/>
+      <c r="C84" s="19"/>
       <c r="D84" s="5">
         <v>7.49</v>
       </c>
       <c r="E84" s="6">
         <v>3</v>
       </c>
       <c r="F84" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="G84" s="17"/>
+      <c r="G84" s="15"/>
     </row>
     <row r="85" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A85" s="17"/>
-[...1 lines deleted...]
-      <c r="C85" s="29"/>
+      <c r="A85" s="15"/>
+      <c r="B85" s="15"/>
+      <c r="C85" s="19"/>
       <c r="D85" s="10">
         <v>7.74</v>
       </c>
       <c r="E85" s="8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F85" s="9">
-        <v>4.0000000000000002E-4</v>
-[...1 lines deleted...]
-      <c r="G85" s="17"/>
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="G85" s="15"/>
     </row>
     <row r="86" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A86" s="17"/>
-[...1 lines deleted...]
-      <c r="C86" s="29"/>
+      <c r="A86" s="15"/>
+      <c r="B86" s="15"/>
+      <c r="C86" s="19"/>
       <c r="D86" s="10">
         <v>7.99</v>
       </c>
       <c r="E86" s="8">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F86" s="9">
-        <v>1.5E-3</v>
-[...1 lines deleted...]
-      <c r="G86" s="17"/>
+        <v>1.8E-3</v>
+      </c>
+      <c r="G86" s="15"/>
     </row>
     <row r="87" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="17"/>
-[...2 lines deleted...]
-      <c r="D87" s="10">
+      <c r="A87" s="15"/>
+      <c r="B87" s="15"/>
+      <c r="C87" s="19"/>
+      <c r="D87" s="5">
         <v>8</v>
       </c>
-      <c r="E87" s="8">
+      <c r="E87" s="6">
         <v>20</v>
       </c>
-      <c r="F87" s="9">
+      <c r="F87" s="7">
         <v>1.8E-3</v>
       </c>
-      <c r="G87" s="17"/>
+      <c r="G87" s="15"/>
     </row>
     <row r="88" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="17"/>
-[...1 lines deleted...]
-      <c r="C88" s="29"/>
+      <c r="A88" s="15"/>
+      <c r="B88" s="15"/>
+      <c r="C88" s="19"/>
       <c r="D88" s="5">
         <v>8.1</v>
       </c>
       <c r="E88" s="6">
         <v>1</v>
       </c>
       <c r="F88" s="7">
         <v>1E-4</v>
       </c>
-      <c r="G88" s="17"/>
+      <c r="G88" s="15"/>
     </row>
     <row r="89" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="17"/>
-[...2 lines deleted...]
-      <c r="D89" s="10">
+      <c r="A89" s="15"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="19"/>
+      <c r="D89" s="5">
         <v>8.24</v>
       </c>
-      <c r="E89" s="8">
+      <c r="E89" s="6">
         <v>25</v>
       </c>
-      <c r="F89" s="9">
+      <c r="F89" s="7">
         <v>2.3E-3</v>
       </c>
-      <c r="G89" s="17"/>
+      <c r="G89" s="15"/>
     </row>
     <row r="90" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A90" s="17"/>
-[...1 lines deleted...]
-      <c r="C90" s="29"/>
+      <c r="A90" s="15"/>
+      <c r="B90" s="15"/>
+      <c r="C90" s="19"/>
       <c r="D90" s="10">
         <v>8.25</v>
       </c>
       <c r="E90" s="8">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F90" s="9">
-        <v>5.1000000000000004E-3</v>
-[...1 lines deleted...]
-      <c r="G90" s="17"/>
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="G90" s="15"/>
     </row>
     <row r="91" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A91" s="17"/>
-[...2 lines deleted...]
-      <c r="D91" s="10">
+      <c r="A91" s="15"/>
+      <c r="B91" s="15"/>
+      <c r="C91" s="19"/>
+      <c r="D91" s="5">
         <v>8.49</v>
       </c>
-      <c r="E91" s="8">
+      <c r="E91" s="6">
         <v>3</v>
       </c>
-      <c r="F91" s="9">
+      <c r="F91" s="7">
         <v>2.9999999999999997E-4</v>
       </c>
-      <c r="G91" s="17"/>
+      <c r="G91" s="15"/>
     </row>
     <row r="92" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A92" s="17"/>
-[...1 lines deleted...]
-      <c r="C92" s="29"/>
+      <c r="A92" s="15"/>
+      <c r="B92" s="15"/>
+      <c r="C92" s="19"/>
       <c r="D92" s="10">
         <v>8.5</v>
       </c>
       <c r="E92" s="8">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F92" s="9">
-        <v>2.3999999999999998E-3</v>
-[...1 lines deleted...]
-      <c r="G92" s="17"/>
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="G92" s="15"/>
     </row>
     <row r="93" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A93" s="17"/>
-[...2 lines deleted...]
-      <c r="D93" s="10">
+      <c r="A93" s="15"/>
+      <c r="B93" s="15"/>
+      <c r="C93" s="19"/>
+      <c r="D93" s="5">
         <v>8.74</v>
       </c>
-      <c r="E93" s="8">
+      <c r="E93" s="6">
         <v>5</v>
       </c>
-      <c r="F93" s="9">
+      <c r="F93" s="7">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="G93" s="17"/>
+      <c r="G93" s="15"/>
     </row>
     <row r="94" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="17"/>
-[...1 lines deleted...]
-      <c r="C94" s="29"/>
+      <c r="A94" s="15"/>
+      <c r="B94" s="15"/>
+      <c r="C94" s="19"/>
       <c r="D94" s="10">
         <v>8.75</v>
       </c>
       <c r="E94" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F94" s="9">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="G94" s="17"/>
+      <c r="G94" s="15"/>
     </row>
     <row r="95" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A95" s="17"/>
-[...2 lines deleted...]
-      <c r="D95" s="5">
+      <c r="A95" s="15"/>
+      <c r="B95" s="15"/>
+      <c r="C95" s="19"/>
+      <c r="D95" s="10">
         <v>8.99</v>
       </c>
-      <c r="E95" s="6">
+      <c r="E95" s="8">
         <v>10</v>
       </c>
-      <c r="F95" s="7">
+      <c r="F95" s="9">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="G95" s="17"/>
+      <c r="G95" s="15"/>
     </row>
     <row r="96" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A96" s="17"/>
-[...1 lines deleted...]
-      <c r="C96" s="29"/>
+      <c r="A96" s="15"/>
+      <c r="B96" s="15"/>
+      <c r="C96" s="19"/>
       <c r="D96" s="10">
         <v>9</v>
       </c>
       <c r="E96" s="8">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F96" s="9">
-        <v>1.11E-2</v>
-[...1 lines deleted...]
-      <c r="G96" s="17"/>
+        <v>0.1114</v>
+      </c>
+      <c r="G96" s="15"/>
     </row>
     <row r="97" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A97" s="17"/>
-[...1 lines deleted...]
-      <c r="C97" s="29"/>
+      <c r="A97" s="15"/>
+      <c r="B97" s="15"/>
+      <c r="C97" s="19"/>
       <c r="D97" s="10">
         <v>9.25</v>
       </c>
       <c r="E97" s="8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F97" s="9">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="G97" s="17"/>
+      <c r="G97" s="15"/>
     </row>
     <row r="98" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A98" s="17"/>
-[...1 lines deleted...]
-      <c r="C98" s="29"/>
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="19"/>
       <c r="D98" s="5">
         <v>9.49</v>
       </c>
       <c r="E98" s="6">
         <v>8</v>
       </c>
       <c r="F98" s="7">
         <v>6.9999999999999999E-4</v>
       </c>
-      <c r="G98" s="17"/>
+      <c r="G98" s="15"/>
     </row>
     <row r="99" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A99" s="17"/>
-[...1 lines deleted...]
-      <c r="C99" s="29"/>
+      <c r="A99" s="15"/>
+      <c r="B99" s="15"/>
+      <c r="C99" s="19"/>
       <c r="D99" s="10">
         <v>9.5</v>
       </c>
       <c r="E99" s="8">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F99" s="9">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="G99" s="17"/>
+      <c r="G99" s="15"/>
     </row>
     <row r="100" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A100" s="17"/>
-[...2 lines deleted...]
-      <c r="D100" s="5">
+      <c r="A100" s="15"/>
+      <c r="B100" s="15"/>
+      <c r="C100" s="19"/>
+      <c r="D100" s="10">
         <v>9.74</v>
       </c>
-      <c r="E100" s="6">
-[...5 lines deleted...]
-      <c r="G100" s="17"/>
+      <c r="E100" s="8">
+        <v>7</v>
+      </c>
+      <c r="F100" s="9">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="G100" s="15"/>
     </row>
     <row r="101" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A101" s="17"/>
-[...2 lines deleted...]
-      <c r="D101" s="10">
+      <c r="A101" s="15"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="19"/>
+      <c r="D101" s="5">
         <v>9.75</v>
       </c>
-      <c r="E101" s="8">
+      <c r="E101" s="6">
         <v>10</v>
       </c>
-      <c r="F101" s="9">
+      <c r="F101" s="7">
         <v>8.9999999999999998E-4</v>
       </c>
-      <c r="G101" s="17"/>
+      <c r="G101" s="15"/>
     </row>
     <row r="102" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A102" s="17"/>
-[...2 lines deleted...]
-      <c r="D102" s="5">
+      <c r="A102" s="15"/>
+      <c r="B102" s="15"/>
+      <c r="C102" s="19"/>
+      <c r="D102" s="10">
         <v>9.99</v>
       </c>
-      <c r="E102" s="6">
-[...2 lines deleted...]
-      <c r="F102" s="7">
+      <c r="E102" s="8">
+        <v>31</v>
+      </c>
+      <c r="F102" s="9">
         <v>2.8999999999999998E-3</v>
       </c>
-      <c r="G102" s="17"/>
+      <c r="G102" s="15"/>
     </row>
     <row r="103" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A103" s="17"/>
-[...1 lines deleted...]
-      <c r="C103" s="29"/>
+      <c r="A103" s="15"/>
+      <c r="B103" s="15"/>
+      <c r="C103" s="19"/>
       <c r="D103" s="10">
         <v>10</v>
       </c>
       <c r="E103" s="8">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F103" s="9">
-        <v>5.4999999999999997E-3</v>
-[...1 lines deleted...]
-      <c r="G103" s="17"/>
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="G103" s="15"/>
     </row>
     <row r="104" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A104" s="17"/>
-[...1 lines deleted...]
-      <c r="C104" s="29"/>
+      <c r="A104" s="15"/>
+      <c r="B104" s="15"/>
+      <c r="C104" s="19"/>
       <c r="D104" s="10">
         <v>10.25</v>
       </c>
       <c r="E104" s="8">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F104" s="9">
-        <v>9.1000000000000004E-3</v>
-[...1 lines deleted...]
-      <c r="G104" s="17"/>
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="G104" s="15"/>
     </row>
     <row r="105" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A105" s="17"/>
-[...1 lines deleted...]
-      <c r="C105" s="29"/>
+      <c r="A105" s="15"/>
+      <c r="B105" s="15"/>
+      <c r="C105" s="19"/>
       <c r="D105" s="10">
         <v>10.5</v>
       </c>
       <c r="E105" s="8">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F105" s="9">
-        <v>5.4000000000000003E-3</v>
-[...1 lines deleted...]
-      <c r="G105" s="17"/>
+        <v>6.1000000000000004E-3</v>
+      </c>
+      <c r="G105" s="15"/>
     </row>
     <row r="106" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A106" s="17"/>
-[...2 lines deleted...]
-      <c r="D106" s="5">
+      <c r="A106" s="15"/>
+      <c r="B106" s="15"/>
+      <c r="C106" s="19"/>
+      <c r="D106" s="10">
         <v>10.75</v>
       </c>
-      <c r="E106" s="6">
-[...5 lines deleted...]
-      <c r="G106" s="17"/>
+      <c r="E106" s="8">
+        <v>15</v>
+      </c>
+      <c r="F106" s="9">
+        <v>1.4E-3</v>
+      </c>
+      <c r="G106" s="15"/>
     </row>
     <row r="107" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A107" s="17"/>
-[...1 lines deleted...]
-      <c r="C107" s="29"/>
+      <c r="A107" s="15"/>
+      <c r="B107" s="15"/>
+      <c r="C107" s="19"/>
       <c r="D107" s="10">
         <v>11.25</v>
       </c>
       <c r="E107" s="8">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="F107" s="9">
-        <v>2.86E-2</v>
-[...1 lines deleted...]
-      <c r="G107" s="17"/>
+        <v>2.76E-2</v>
+      </c>
+      <c r="G107" s="15"/>
     </row>
     <row r="108" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="17"/>
-[...2 lines deleted...]
-      <c r="D108" s="10">
+      <c r="A108" s="15"/>
+      <c r="B108" s="15"/>
+      <c r="C108" s="19"/>
+      <c r="D108" s="5">
         <v>11.5</v>
       </c>
-      <c r="E108" s="8">
+      <c r="E108" s="6">
         <v>76</v>
       </c>
-      <c r="F108" s="9">
+      <c r="F108" s="7">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="G108" s="17"/>
+      <c r="G108" s="15"/>
     </row>
     <row r="109" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A109" s="17"/>
-[...2 lines deleted...]
-      <c r="D109" s="10">
+      <c r="A109" s="15"/>
+      <c r="B109" s="15"/>
+      <c r="C109" s="19"/>
+      <c r="D109" s="5">
         <v>11.75</v>
       </c>
-      <c r="E109" s="8">
+      <c r="E109" s="6">
         <v>213</v>
       </c>
-      <c r="F109" s="9">
+      <c r="F109" s="7">
         <v>1.9599999999999999E-2</v>
       </c>
-      <c r="G109" s="17"/>
+      <c r="G109" s="15"/>
     </row>
     <row r="110" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A110" s="17"/>
-[...1 lines deleted...]
-      <c r="C110" s="29"/>
+      <c r="A110" s="15"/>
+      <c r="B110" s="15"/>
+      <c r="C110" s="19"/>
       <c r="D110" s="10">
         <v>12</v>
       </c>
       <c r="E110" s="8">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F110" s="9">
         <v>0.06</v>
       </c>
-      <c r="G110" s="17"/>
+      <c r="G110" s="15"/>
     </row>
     <row r="111" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A111" s="17"/>
-[...2 lines deleted...]
-      <c r="D111" s="5">
+      <c r="A111" s="15"/>
+      <c r="B111" s="15"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="10">
         <v>12.25</v>
       </c>
-      <c r="E111" s="6">
-[...5 lines deleted...]
-      <c r="G111" s="17"/>
+      <c r="E111" s="8">
+        <v>8</v>
+      </c>
+      <c r="F111" s="9">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="G111" s="15"/>
     </row>
     <row r="112" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A112" s="17"/>
-[...1 lines deleted...]
-      <c r="C112" s="29"/>
+      <c r="A112" s="15"/>
+      <c r="B112" s="15"/>
+      <c r="C112" s="19"/>
       <c r="D112" s="10">
         <v>12.5</v>
       </c>
       <c r="E112" s="8">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F112" s="9">
-        <v>1.8E-3</v>
-[...1 lines deleted...]
-      <c r="G112" s="17"/>
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="G112" s="15"/>
     </row>
     <row r="113" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A113" s="17"/>
-[...1 lines deleted...]
-      <c r="C113" s="29"/>
+      <c r="A113" s="15"/>
+      <c r="B113" s="15"/>
+      <c r="C113" s="19"/>
       <c r="D113" s="10">
         <v>12.75</v>
       </c>
       <c r="E113" s="8">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F113" s="9">
-        <v>2.3999999999999998E-3</v>
-[...1 lines deleted...]
-      <c r="G113" s="17"/>
+        <v>2.3E-3</v>
+      </c>
+      <c r="G113" s="15"/>
     </row>
     <row r="114" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A114" s="17"/>
-[...1 lines deleted...]
-      <c r="C114" s="29"/>
+      <c r="A114" s="15"/>
+      <c r="B114" s="15"/>
+      <c r="C114" s="19"/>
       <c r="D114" s="10">
         <v>13</v>
       </c>
       <c r="E114" s="8">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="F114" s="9">
-        <v>6.2300000000000001E-2</v>
-[...1 lines deleted...]
-      <c r="G114" s="17"/>
+        <v>6.1899999999999997E-2</v>
+      </c>
+      <c r="G114" s="15"/>
     </row>
     <row r="115" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A115" s="17"/>
-[...2 lines deleted...]
-      <c r="D115" s="10">
+      <c r="A115" s="15"/>
+      <c r="B115" s="15"/>
+      <c r="C115" s="19"/>
+      <c r="D115" s="5">
         <v>13.25</v>
       </c>
-      <c r="E115" s="8">
+      <c r="E115" s="6">
         <v>21</v>
       </c>
-      <c r="F115" s="9">
+      <c r="F115" s="7">
         <v>1.9E-3</v>
       </c>
-      <c r="G115" s="17"/>
+      <c r="G115" s="15"/>
     </row>
     <row r="116" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A116" s="17"/>
-[...2 lines deleted...]
-      <c r="D116" s="5">
+      <c r="A116" s="15"/>
+      <c r="B116" s="15"/>
+      <c r="C116" s="19"/>
+      <c r="D116" s="10">
         <v>13.5</v>
       </c>
-      <c r="E116" s="6">
+      <c r="E116" s="8">
         <v>2</v>
       </c>
-      <c r="F116" s="7">
+      <c r="F116" s="9">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="G116" s="17"/>
+      <c r="G116" s="15"/>
     </row>
     <row r="117" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A117" s="17"/>
-[...1 lines deleted...]
-      <c r="C117" s="29"/>
+      <c r="A117" s="15"/>
+      <c r="B117" s="15"/>
+      <c r="C117" s="19"/>
       <c r="D117" s="10">
         <v>13.75</v>
       </c>
       <c r="E117" s="8">
         <v>1</v>
       </c>
       <c r="F117" s="9">
         <v>1E-4</v>
       </c>
-      <c r="G117" s="17"/>
+      <c r="G117" s="15"/>
     </row>
     <row r="118" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A118" s="17"/>
-[...1 lines deleted...]
-      <c r="C118" s="29"/>
+      <c r="A118" s="15"/>
+      <c r="B118" s="15"/>
+      <c r="C118" s="19"/>
       <c r="D118" s="10">
         <v>14</v>
       </c>
       <c r="E118" s="8">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F118" s="9">
-        <v>5.9999999999999995E-4</v>
-[...1 lines deleted...]
-      <c r="G118" s="17"/>
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="G118" s="15"/>
     </row>
     <row r="119" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A119" s="17"/>
-[...1 lines deleted...]
-      <c r="C119" s="29"/>
+      <c r="A119" s="15"/>
+      <c r="B119" s="15"/>
+      <c r="C119" s="19"/>
       <c r="D119" s="10">
         <v>14.25</v>
       </c>
       <c r="E119" s="8">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="F119" s="9">
-        <v>6.8900000000000003E-2</v>
-[...1 lines deleted...]
-      <c r="G119" s="17"/>
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="G119" s="15"/>
     </row>
     <row r="120" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="17"/>
-[...1 lines deleted...]
-      <c r="C120" s="29"/>
+      <c r="A120" s="15"/>
+      <c r="B120" s="15"/>
+      <c r="C120" s="19"/>
       <c r="D120" s="10">
         <v>14.5</v>
       </c>
       <c r="E120" s="8">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="F120" s="9">
-        <v>8.6199999999999999E-2</v>
-[...1 lines deleted...]
-      <c r="G120" s="17"/>
+        <v>8.6300000000000002E-2</v>
+      </c>
+      <c r="G120" s="15"/>
     </row>
     <row r="121" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A121" s="17"/>
-[...2 lines deleted...]
-      <c r="D121" s="10">
+      <c r="A121" s="15"/>
+      <c r="B121" s="15"/>
+      <c r="C121" s="19"/>
+      <c r="D121" s="5">
         <v>14.75</v>
       </c>
-      <c r="E121" s="8">
+      <c r="E121" s="6">
         <v>6</v>
       </c>
-      <c r="F121" s="9">
+      <c r="F121" s="7">
         <v>5.9999999999999995E-4</v>
       </c>
-      <c r="G121" s="17"/>
+      <c r="G121" s="15"/>
     </row>
     <row r="122" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A122" s="17"/>
-[...2 lines deleted...]
-      <c r="D122" s="5">
+      <c r="A122" s="15"/>
+      <c r="B122" s="15"/>
+      <c r="C122" s="19"/>
+      <c r="D122" s="10">
         <v>15</v>
       </c>
-      <c r="E122" s="6">
-[...5 lines deleted...]
-      <c r="G122" s="17"/>
+      <c r="E122" s="8">
+        <v>6269</v>
+      </c>
+      <c r="F122" s="9">
+        <v>0.57720000000000005</v>
+      </c>
+      <c r="G122" s="15"/>
     </row>
     <row r="123" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A123" s="17"/>
-[...2 lines deleted...]
-      <c r="D123" s="17" t="s">
+      <c r="A123" s="15"/>
+      <c r="B123" s="15"/>
+      <c r="C123" s="19"/>
+      <c r="D123" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="E123" s="17"/>
-[...1 lines deleted...]
-      <c r="G123" s="17"/>
+      <c r="E123" s="15"/>
+      <c r="F123" s="15"/>
+      <c r="G123" s="15"/>
     </row>
     <row r="124" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A124" s="17"/>
-[...7 lines deleted...]
-      <c r="G124" s="17"/>
+      <c r="A124" s="15"/>
+      <c r="B124" s="15"/>
+      <c r="C124" s="19"/>
+      <c r="D124" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E124" s="15"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="15"/>
     </row>
     <row r="125" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A125" s="17"/>
-[...2 lines deleted...]
-      <c r="D125" s="17" t="s">
+      <c r="A125" s="15"/>
+      <c r="B125" s="15"/>
+      <c r="C125" s="19"/>
+      <c r="D125" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="E125" s="17"/>
-[...1 lines deleted...]
-      <c r="G125" s="17"/>
+      <c r="E125" s="15"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="15"/>
     </row>
     <row r="126" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A126" s="66" t="s">
+      <c r="A126" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="B126" s="17" t="s">
+      <c r="B126" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C126" s="59">
+      <c r="C126" s="14">
         <v>10</v>
       </c>
-      <c r="D126" s="57" t="s">
+      <c r="D126" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="E126" s="22"/>
+      <c r="F126" s="22"/>
+      <c r="G126" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="24"/>
+      <c r="B127" s="15"/>
+      <c r="C127" s="14"/>
+      <c r="D127" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="E127" s="13"/>
+      <c r="F127" s="13"/>
+      <c r="G127" s="15"/>
+    </row>
+    <row r="128" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="24"/>
+      <c r="B128" s="15"/>
+      <c r="C128" s="14"/>
+      <c r="D128" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E128" s="13"/>
+      <c r="F128" s="13"/>
+      <c r="G128" s="15"/>
+    </row>
+    <row r="129" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="24"/>
+      <c r="B129" s="15"/>
+      <c r="C129" s="14"/>
+      <c r="D129" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E129" s="22"/>
+      <c r="F129" s="22"/>
+      <c r="G129" s="15"/>
+    </row>
+    <row r="130" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="24"/>
+      <c r="B130" s="15"/>
+      <c r="C130" s="14"/>
+      <c r="D130" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="E130" s="22"/>
+      <c r="F130" s="22"/>
+      <c r="G130" s="15"/>
+    </row>
+    <row r="131" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="24"/>
+      <c r="B131" s="15"/>
+      <c r="C131" s="14"/>
+      <c r="D131" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="E131" s="22"/>
+      <c r="F131" s="22"/>
+      <c r="G131" s="15"/>
+    </row>
+    <row r="132" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="24"/>
+      <c r="B132" s="15"/>
+      <c r="C132" s="14"/>
+      <c r="D132" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E132" s="13"/>
+      <c r="F132" s="13"/>
+      <c r="G132" s="15"/>
+    </row>
+    <row r="133" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="24"/>
+      <c r="B133" s="15"/>
+      <c r="C133" s="14"/>
+      <c r="D133" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E133" s="13"/>
+      <c r="F133" s="13"/>
+      <c r="G133" s="15"/>
+    </row>
+    <row r="134" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="24"/>
+      <c r="B134" s="15"/>
+      <c r="C134" s="14"/>
+      <c r="D134" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E134" s="13"/>
+      <c r="F134" s="13"/>
+      <c r="G134" s="15"/>
+    </row>
+    <row r="135" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="24"/>
+      <c r="B135" s="15"/>
+      <c r="C135" s="14"/>
+      <c r="D135" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="E135" s="13"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="15"/>
+    </row>
+    <row r="136" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="24"/>
+      <c r="B136" s="15"/>
+      <c r="C136" s="14"/>
+      <c r="D136" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E136" s="13"/>
+      <c r="F136" s="13"/>
+      <c r="G136" s="15"/>
+    </row>
+    <row r="137" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="24"/>
+      <c r="B137" s="15"/>
+      <c r="C137" s="14"/>
+      <c r="D137" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E137" s="13"/>
+      <c r="F137" s="13"/>
+      <c r="G137" s="15"/>
+    </row>
+    <row r="138" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="24"/>
+      <c r="B138" s="15"/>
+      <c r="C138" s="14"/>
+      <c r="D138" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E138" s="13"/>
+      <c r="F138" s="13"/>
+      <c r="G138" s="15"/>
+    </row>
+    <row r="139" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="24"/>
+      <c r="B139" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="14">
+        <v>6</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E139" s="13"/>
+      <c r="F139" s="13"/>
+      <c r="G139" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="24"/>
+      <c r="B140" s="15"/>
+      <c r="C140" s="14"/>
+      <c r="D140" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E140" s="13"/>
+      <c r="F140" s="13"/>
+      <c r="G140" s="15"/>
+    </row>
+    <row r="141" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="24"/>
+      <c r="B141" s="15"/>
+      <c r="C141" s="14"/>
+      <c r="D141" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E141" s="13"/>
+      <c r="F141" s="13"/>
+      <c r="G141" s="15"/>
+    </row>
+    <row r="142" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="24"/>
+      <c r="B142" s="15"/>
+      <c r="C142" s="14"/>
+      <c r="D142" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E142" s="22"/>
+      <c r="F142" s="22"/>
+      <c r="G142" s="15"/>
+    </row>
+    <row r="143" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="24"/>
+      <c r="B143" s="15"/>
+      <c r="C143" s="14"/>
+      <c r="D143" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="E143" s="22"/>
+      <c r="F143" s="22"/>
+      <c r="G143" s="15"/>
+    </row>
+    <row r="144" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="24"/>
+      <c r="B144" s="15"/>
+      <c r="C144" s="14"/>
+      <c r="D144" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E144" s="13"/>
+      <c r="F144" s="13"/>
+      <c r="G144" s="15"/>
+    </row>
+    <row r="145" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="24"/>
+      <c r="B145" s="15"/>
+      <c r="C145" s="14"/>
+      <c r="D145" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E145" s="13"/>
+      <c r="F145" s="13"/>
+      <c r="G145" s="15"/>
+    </row>
+    <row r="146" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="24"/>
+      <c r="B146" s="15"/>
+      <c r="C146" s="14"/>
+      <c r="D146" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E146" s="13"/>
+      <c r="F146" s="13"/>
+      <c r="G146" s="15"/>
+    </row>
+    <row r="147" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="25"/>
+      <c r="B147" s="15"/>
+      <c r="C147" s="14"/>
+      <c r="D147" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E147" s="13"/>
+      <c r="F147" s="13"/>
+      <c r="G147" s="15"/>
+    </row>
+    <row r="148" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C148" s="19">
+        <v>1</v>
+      </c>
+      <c r="D148" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E148" s="20"/>
+      <c r="F148" s="20"/>
+      <c r="G148" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="15"/>
+      <c r="B149" s="15"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="E149" s="20"/>
+      <c r="F149" s="20"/>
+      <c r="G149" s="15"/>
+    </row>
+    <row r="150" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="15"/>
+      <c r="B150" s="15"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="E150" s="20"/>
+      <c r="F150" s="20"/>
+      <c r="G150" s="15"/>
+    </row>
+    <row r="151" spans="1:7" ht="19.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="15"/>
+      <c r="B151" s="15"/>
+      <c r="C151" s="19"/>
+      <c r="D151" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="E151" s="20"/>
+      <c r="F151" s="20"/>
+      <c r="G151" s="15"/>
+    </row>
+    <row r="152" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B152" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C152" s="14">
+        <v>3</v>
+      </c>
+      <c r="D152" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E152" s="13"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="15"/>
+      <c r="B153" s="14"/>
+      <c r="C153" s="14"/>
+      <c r="D153" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E153" s="13"/>
+      <c r="F153" s="13"/>
+      <c r="G153" s="14"/>
+    </row>
+    <row r="154" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="15"/>
+      <c r="B154" s="14"/>
+      <c r="C154" s="14"/>
+      <c r="D154" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E154" s="13"/>
+      <c r="F154" s="13"/>
+      <c r="G154" s="14"/>
+    </row>
+    <row r="155" spans="1:7" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="15"/>
+      <c r="B155" s="14"/>
+      <c r="C155" s="14"/>
+      <c r="D155" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E155" s="13"/>
+      <c r="F155" s="13"/>
+      <c r="G155" s="14"/>
+    </row>
+    <row r="156" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B156" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C156" s="14">
+        <v>7</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E156" s="13"/>
+      <c r="F156" s="13"/>
+      <c r="G156" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="15"/>
+      <c r="B157" s="14"/>
+      <c r="C157" s="14"/>
+      <c r="D157" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E157" s="13"/>
+      <c r="F157" s="13"/>
+      <c r="G157" s="14"/>
+    </row>
+    <row r="158" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="15"/>
+      <c r="B158" s="14"/>
+      <c r="C158" s="14"/>
+      <c r="D158" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E158" s="22"/>
+      <c r="F158" s="22"/>
+      <c r="G158" s="14"/>
+    </row>
+    <row r="159" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="15"/>
+      <c r="B159" s="14"/>
+      <c r="C159" s="14"/>
+      <c r="D159" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="E159" s="22"/>
+      <c r="F159" s="22"/>
+      <c r="G159" s="14"/>
+    </row>
+    <row r="160" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="15"/>
+      <c r="B160" s="14"/>
+      <c r="C160" s="14"/>
+      <c r="D160" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="E160" s="22"/>
+      <c r="F160" s="22"/>
+      <c r="G160" s="14"/>
+    </row>
+    <row r="161" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="15"/>
+      <c r="B161" s="14"/>
+      <c r="C161" s="14"/>
+      <c r="D161" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="E161" s="22"/>
+      <c r="F161" s="22"/>
+      <c r="G161" s="14"/>
+    </row>
+    <row r="162" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="15"/>
+      <c r="B162" s="14"/>
+      <c r="C162" s="14"/>
+      <c r="D162" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E162" s="22"/>
+      <c r="F162" s="22"/>
+      <c r="G162" s="14"/>
+    </row>
+    <row r="163" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="15"/>
+      <c r="B163" s="14"/>
+      <c r="C163" s="14"/>
+      <c r="D163" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E163" s="13"/>
+      <c r="F163" s="13"/>
+      <c r="G163" s="14"/>
+    </row>
+    <row r="164" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="15"/>
+      <c r="B164" s="14"/>
+      <c r="C164" s="14"/>
+      <c r="D164" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="13"/>
+      <c r="F164" s="13"/>
+      <c r="G164" s="14"/>
+    </row>
+    <row r="165" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="15"/>
+      <c r="B165" s="14"/>
+      <c r="C165" s="14"/>
+      <c r="D165" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E165" s="13"/>
+      <c r="F165" s="13"/>
+      <c r="G165" s="14"/>
+    </row>
+    <row r="166" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B166" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C166" s="14">
+        <v>2</v>
+      </c>
+      <c r="D166" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="E166" s="22"/>
+      <c r="F166" s="22"/>
+      <c r="G166" s="13" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="15"/>
+      <c r="B167" s="14"/>
+      <c r="C167" s="14"/>
+      <c r="D167" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E167" s="22"/>
+      <c r="F167" s="22"/>
+      <c r="G167" s="13"/>
+    </row>
+    <row r="168" spans="1:7" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="15"/>
+      <c r="B168" s="14"/>
+      <c r="C168" s="14"/>
+      <c r="D168" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="E168" s="22"/>
+      <c r="F168" s="22"/>
+      <c r="G168" s="13"/>
+    </row>
+    <row r="169" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="15"/>
+      <c r="B169" s="14"/>
+      <c r="C169" s="14"/>
+      <c r="D169" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E169" s="13"/>
+      <c r="F169" s="13"/>
+      <c r="G169" s="13"/>
+    </row>
+    <row r="170" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="15"/>
+      <c r="B170" s="14"/>
+      <c r="C170" s="14"/>
+      <c r="D170" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" s="13"/>
+      <c r="F170" s="13"/>
+      <c r="G170" s="13"/>
+    </row>
+    <row r="171" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B171" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C171" s="14">
+        <v>4</v>
+      </c>
+      <c r="D171" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E171" s="21"/>
+      <c r="F171" s="21"/>
+      <c r="G171" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="15"/>
+      <c r="B172" s="14"/>
+      <c r="C172" s="14"/>
+      <c r="D172" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="E126" s="57"/>
-[...276 lines deleted...]
-      <c r="D150" s="17" t="s">
+      <c r="E172" s="21"/>
+      <c r="F172" s="21"/>
+      <c r="G172" s="14"/>
+    </row>
+    <row r="173" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="15"/>
+      <c r="B173" s="14"/>
+      <c r="C173" s="14"/>
+      <c r="D173" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="E173" s="13"/>
+      <c r="F173" s="13"/>
+      <c r="G173" s="14"/>
+    </row>
+    <row r="174" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="15"/>
+      <c r="B174" s="14"/>
+      <c r="C174" s="14"/>
+      <c r="D174" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E174" s="13"/>
+      <c r="F174" s="13"/>
+      <c r="G174" s="14"/>
+    </row>
+    <row r="175" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="15"/>
+      <c r="B175" s="14"/>
+      <c r="C175" s="14"/>
+      <c r="D175" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="E150" s="17"/>
-[...21 lines deleted...]
-      <c r="C152" s="59">
+      <c r="E175" s="13"/>
+      <c r="F175" s="13"/>
+      <c r="G175" s="14"/>
+    </row>
+    <row r="176" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="15"/>
+      <c r="B176" s="14"/>
+      <c r="C176" s="14"/>
+      <c r="D176" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E176" s="13"/>
+      <c r="F176" s="13"/>
+      <c r="G176" s="14"/>
+    </row>
+    <row r="177" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="15"/>
+      <c r="B177" s="14"/>
+      <c r="C177" s="14"/>
+      <c r="D177" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E177" s="13"/>
+      <c r="F177" s="13"/>
+      <c r="G177" s="14"/>
+    </row>
+    <row r="178" spans="1:7" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B178" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C178" s="19">
         <v>3</v>
       </c>
-      <c r="D152" s="57" t="s">
-[...322 lines deleted...]
-      <c r="G178" s="17" t="s">
+      <c r="D178" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="E178" s="20"/>
+      <c r="F178" s="20"/>
+      <c r="G178" s="15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A179" s="17"/>
-[...2 lines deleted...]
-      <c r="D179" s="17" t="s">
+      <c r="A179" s="15"/>
+      <c r="B179" s="15"/>
+      <c r="C179" s="19"/>
+      <c r="D179" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="E179" s="17"/>
-[...1 lines deleted...]
-      <c r="G179" s="17"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15"/>
+      <c r="G179" s="15"/>
     </row>
     <row r="180" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A180" s="17"/>
-[...2 lines deleted...]
-      <c r="D180" s="17" t="s">
+      <c r="A180" s="15"/>
+      <c r="B180" s="15"/>
+      <c r="C180" s="19"/>
+      <c r="D180" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="E180" s="17"/>
-[...1 lines deleted...]
-      <c r="G180" s="17"/>
+      <c r="E180" s="15"/>
+      <c r="F180" s="15"/>
+      <c r="G180" s="15"/>
     </row>
     <row r="181" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A181" s="17"/>
-[...2 lines deleted...]
-      <c r="D181" s="17" t="s">
+      <c r="A181" s="15"/>
+      <c r="B181" s="15"/>
+      <c r="C181" s="19"/>
+      <c r="D181" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="E181" s="17"/>
-[...1 lines deleted...]
-      <c r="G181" s="17"/>
+      <c r="E181" s="15"/>
+      <c r="F181" s="15"/>
+      <c r="G181" s="15"/>
     </row>
     <row r="182" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A182" s="17"/>
-[...2 lines deleted...]
-      <c r="D182" s="17" t="s">
+      <c r="A182" s="15"/>
+      <c r="B182" s="15"/>
+      <c r="C182" s="19"/>
+      <c r="D182" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="E182" s="17"/>
-[...1 lines deleted...]
-      <c r="G182" s="17"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="15"/>
+      <c r="G182" s="15"/>
     </row>
     <row r="183" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A183" s="17"/>
-[...2 lines deleted...]
-      <c r="D183" s="17" t="s">
+      <c r="A183" s="15"/>
+      <c r="B183" s="15"/>
+      <c r="C183" s="19"/>
+      <c r="D183" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="E183" s="17"/>
-[...1 lines deleted...]
-      <c r="G183" s="17"/>
+      <c r="E183" s="15"/>
+      <c r="F183" s="15"/>
+      <c r="G183" s="15"/>
     </row>
     <row r="185" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A185" s="69" t="s">
+      <c r="A185" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B185" s="70"/>
-[...4 lines deleted...]
-      <c r="G185" s="70"/>
+      <c r="B185" s="17"/>
+      <c r="C185" s="18"/>
+      <c r="D185" s="17"/>
+      <c r="E185" s="17"/>
+      <c r="F185" s="17"/>
+      <c r="G185" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="189">
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="G11:G20"/>
+    <mergeCell ref="A11:A20"/>
+    <mergeCell ref="B11:B20"/>
+    <mergeCell ref="C11:C20"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="A21:A28"/>
+    <mergeCell ref="B21:B28"/>
+    <mergeCell ref="C21:C28"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="G29:G76"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="G21:G28"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G77:G125"/>
+    <mergeCell ref="D73:F73"/>
+    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="D75:F75"/>
+    <mergeCell ref="D71:F71"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="B4:B10"/>
+    <mergeCell ref="C4:C10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="D5:F5"/>
+    <mergeCell ref="D6:F6"/>
+    <mergeCell ref="D7:F7"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="G4:G10"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="A29:A76"/>
+    <mergeCell ref="B29:B76"/>
+    <mergeCell ref="C29:C76"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D76:F76"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="D62:F62"/>
+    <mergeCell ref="D63:F63"/>
+    <mergeCell ref="D65:F65"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="D61:F61"/>
+    <mergeCell ref="D64:F64"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="A77:A125"/>
+    <mergeCell ref="B77:B125"/>
+    <mergeCell ref="C77:C125"/>
+    <mergeCell ref="D123:F123"/>
+    <mergeCell ref="D124:F124"/>
+    <mergeCell ref="D125:F125"/>
+    <mergeCell ref="D131:F131"/>
+    <mergeCell ref="D132:F132"/>
+    <mergeCell ref="D130:F130"/>
+    <mergeCell ref="D127:F127"/>
+    <mergeCell ref="D128:F128"/>
+    <mergeCell ref="D129:F129"/>
+    <mergeCell ref="D147:F147"/>
+    <mergeCell ref="G139:G147"/>
+    <mergeCell ref="A126:A147"/>
+    <mergeCell ref="G126:G138"/>
+    <mergeCell ref="B139:B147"/>
+    <mergeCell ref="C139:C147"/>
+    <mergeCell ref="D139:F139"/>
+    <mergeCell ref="D140:F140"/>
+    <mergeCell ref="D141:F141"/>
+    <mergeCell ref="B126:B138"/>
+    <mergeCell ref="C126:C138"/>
+    <mergeCell ref="D126:F126"/>
+    <mergeCell ref="D145:F145"/>
+    <mergeCell ref="D146:F146"/>
+    <mergeCell ref="D142:F142"/>
+    <mergeCell ref="D143:F143"/>
+    <mergeCell ref="D144:F144"/>
+    <mergeCell ref="D133:F133"/>
+    <mergeCell ref="D134:F134"/>
+    <mergeCell ref="D135:F135"/>
+    <mergeCell ref="D136:F136"/>
+    <mergeCell ref="D137:F137"/>
+    <mergeCell ref="D138:F138"/>
+    <mergeCell ref="A148:A151"/>
+    <mergeCell ref="B148:B151"/>
+    <mergeCell ref="C148:C151"/>
+    <mergeCell ref="D148:F148"/>
+    <mergeCell ref="D149:F149"/>
+    <mergeCell ref="D150:F150"/>
+    <mergeCell ref="D151:F151"/>
+    <mergeCell ref="G148:G151"/>
+    <mergeCell ref="A156:A165"/>
+    <mergeCell ref="B156:B165"/>
+    <mergeCell ref="C156:C165"/>
+    <mergeCell ref="D156:F156"/>
+    <mergeCell ref="D157:F157"/>
+    <mergeCell ref="D158:F158"/>
+    <mergeCell ref="D159:F159"/>
+    <mergeCell ref="A152:A155"/>
+    <mergeCell ref="B152:B155"/>
+    <mergeCell ref="C152:C155"/>
+    <mergeCell ref="D152:F152"/>
+    <mergeCell ref="D153:F153"/>
+    <mergeCell ref="D154:F154"/>
+    <mergeCell ref="D155:F155"/>
+    <mergeCell ref="D160:F160"/>
+    <mergeCell ref="D161:F161"/>
+    <mergeCell ref="D173:F173"/>
+    <mergeCell ref="D174:F174"/>
+    <mergeCell ref="D175:F175"/>
+    <mergeCell ref="D162:F162"/>
+    <mergeCell ref="D163:F163"/>
+    <mergeCell ref="D164:F164"/>
+    <mergeCell ref="D165:F165"/>
+    <mergeCell ref="C166:C170"/>
+    <mergeCell ref="D166:F166"/>
+    <mergeCell ref="D167:F167"/>
+    <mergeCell ref="D168:F168"/>
+    <mergeCell ref="D169:F169"/>
+    <mergeCell ref="D170:F170"/>
     <mergeCell ref="D176:F176"/>
     <mergeCell ref="D177:F177"/>
     <mergeCell ref="B166:B170"/>
     <mergeCell ref="G166:G170"/>
     <mergeCell ref="G152:G155"/>
     <mergeCell ref="G156:G165"/>
     <mergeCell ref="A166:A170"/>
     <mergeCell ref="A185:G185"/>
     <mergeCell ref="G171:G177"/>
     <mergeCell ref="A178:A183"/>
     <mergeCell ref="B178:B183"/>
     <mergeCell ref="C178:C183"/>
     <mergeCell ref="D178:F178"/>
     <mergeCell ref="D179:F179"/>
     <mergeCell ref="D180:F180"/>
     <mergeCell ref="D181:F181"/>
     <mergeCell ref="D182:F182"/>
     <mergeCell ref="D183:F183"/>
     <mergeCell ref="G178:G183"/>
     <mergeCell ref="A171:A177"/>
     <mergeCell ref="B171:B177"/>
     <mergeCell ref="C171:C177"/>
     <mergeCell ref="D171:F171"/>
     <mergeCell ref="D172:F172"/>
-    <mergeCell ref="D173:F173"/>
-[...163 lines deleted...]
-    <mergeCell ref="D22:F22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>