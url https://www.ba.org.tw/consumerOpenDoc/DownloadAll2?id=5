--- v0 (2026-05-13)
+++ v1 (2026-08-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4C51AB6-E605-4180-AE52-F10C64CB92F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2931AF2-9BB3-4D8C-A6E3-7648312A886D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -270,51 +270,51 @@
   <si>
     <t>4.遲延利率:遲延還本或付息時，自本金到期日起，依未償還本金餘額按年利率15％計算延滯利息，每次違約狀態最高連續收取至逾期270日為止，自逾期第271日起應回復依原借款利率計收遲延期間之利息。 (實際依契約約定為準)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>違約金：每期200 元，最高以連續收取三期為限。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2.逾期還款違約金：立約人同意如未按期繳清當期最低應繳金額或延誤繳款期限時，本行得按「逾期還款期數」(每三十日為一期)計收逾期還款違約金(每次連續延滯計算期間以九十日為限)，計收標準(以新臺幣計)如下：</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>4.國外交易手續費：每筆酌收手續費(手續費金額以本行公告為準)外，並同意依立約人提款金額1.1%，支付予本行合作之國際組織網路服務費（該費用隨該國際卡片組織之調整而調整），並於交易當時折算為新臺幣金額後自立約人於本行開設之放款連結帳戶扣帳。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>所有卡已停止循環動用，現行客戶為債協客戶。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>違約金：轉列催收款者，本金餘額自到期日起，利息自應付息日起逾期六個月以內以遲延利息利率之10%，逾期6個月以上就超過部分按遲延利息利率之20%計付違約金。若為零利率貸款者，遲延利息利率依法定利率5﹪計算。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>115.5.6</t>
+    <t>115.7.24</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
@@ -572,175 +572,175 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...97 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1025,673 +1025,673 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1"/>
     <col min="6" max="6" width="17.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.44140625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="19"/>
-[...4 lines deleted...]
-      <c r="G1" s="19"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
     </row>
     <row r="2" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="G2" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="24" t="s">
+      <c r="C3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="25"/>
-[...1 lines deleted...]
-      <c r="F3" s="26"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="31"/>
-[...2 lines deleted...]
-      <c r="G4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="18"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A5" s="28"/>
-[...1 lines deleted...]
-      <c r="C5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="G5" s="28"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="40"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A6" s="28"/>
-[...1 lines deleted...]
-      <c r="C6" s="33" t="s">
+      <c r="A6" s="40"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="34"/>
-[...2 lines deleted...]
-      <c r="G6" s="28"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="40"/>
     </row>
     <row r="7" spans="1:7" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="29"/>
-[...1 lines deleted...]
-      <c r="C7" s="36" t="s">
+      <c r="A7" s="19"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="D7" s="37"/>
-[...2 lines deleted...]
-      <c r="G7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="19"/>
     </row>
     <row r="8" spans="1:7" ht="83.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="33" t="s">
+      <c r="C8" s="44" t="s">
         <v>71</v>
       </c>
-      <c r="D8" s="34"/>
-[...1 lines deleted...]
-      <c r="F8" s="35"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="46"/>
       <c r="G8" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="39" t="s">
+      <c r="C9" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="40"/>
-[...1 lines deleted...]
-      <c r="F9" s="20"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="49"/>
       <c r="G9" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="81.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="28"/>
-[...1 lines deleted...]
-      <c r="C10" s="41" t="s">
+      <c r="A10" s="40"/>
+      <c r="B10" s="40"/>
+      <c r="C10" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="D10" s="42"/>
-[...1 lines deleted...]
-      <c r="F10" s="21"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="52"/>
       <c r="G10" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A11" s="28"/>
-[...1 lines deleted...]
-      <c r="C11" s="20" t="s">
+      <c r="A11" s="40"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="49" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="22" t="s">
+      <c r="E11" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="F11" s="22" t="s">
+      <c r="F11" s="55" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="28"/>
-[...1 lines deleted...]
-      <c r="C12" s="21"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="52"/>
       <c r="D12" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="23"/>
-      <c r="F12" s="23"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:7" ht="60.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="28"/>
-      <c r="B13" s="28"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="40"/>
       <c r="C13" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:7" ht="45.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="28"/>
-      <c r="B14" s="28"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="40"/>
       <c r="C14" s="16" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="28"/>
-[...1 lines deleted...]
-      <c r="C15" s="39" t="s">
+      <c r="A15" s="40"/>
+      <c r="B15" s="40"/>
+      <c r="C15" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="D15" s="40"/>
-[...1 lines deleted...]
-      <c r="F15" s="20"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="49"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" ht="102.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="29"/>
-[...1 lines deleted...]
-      <c r="C16" s="41" t="s">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="D16" s="42"/>
-[...1 lines deleted...]
-      <c r="F16" s="21"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="52"/>
       <c r="G16" s="6"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="30" t="s">
+      <c r="C17" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="31"/>
-[...1 lines deleted...]
-      <c r="F17" s="32"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="28"/>
       <c r="G17" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A18" s="28"/>
-[...1 lines deleted...]
-      <c r="C18" s="33" t="s">
+      <c r="A18" s="40"/>
+      <c r="B18" s="40"/>
+      <c r="C18" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="34"/>
-[...1 lines deleted...]
-      <c r="F18" s="35"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="46"/>
       <c r="G18" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A19" s="28"/>
-[...1 lines deleted...]
-      <c r="C19" s="33" t="s">
+      <c r="A19" s="40"/>
+      <c r="B19" s="40"/>
+      <c r="C19" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="D19" s="34"/>
-[...1 lines deleted...]
-      <c r="F19" s="35"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="46"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="29"/>
-[...1 lines deleted...]
-      <c r="C20" s="36" t="s">
+      <c r="A20" s="19"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="37"/>
-[...1 lines deleted...]
-      <c r="F20" s="38"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="31"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="27" t="s">
+      <c r="B21" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="30" t="s">
+      <c r="C21" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="31"/>
-[...1 lines deleted...]
-      <c r="F21" s="32"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A22" s="28"/>
-[...1 lines deleted...]
-      <c r="C22" s="33" t="s">
+      <c r="A22" s="40"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="34"/>
-[...1 lines deleted...]
-      <c r="F22" s="35"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="46"/>
       <c r="G22" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="28"/>
-[...1 lines deleted...]
-      <c r="C23" s="33" t="s">
+      <c r="A23" s="40"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="D23" s="34"/>
-[...1 lines deleted...]
-      <c r="F23" s="35"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="46"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="29"/>
-[...1 lines deleted...]
-      <c r="C24" s="36" t="s">
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="D24" s="37"/>
-[...1 lines deleted...]
-      <c r="F24" s="38"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="31"/>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="27" t="s">
+      <c r="B25" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="C25" s="30" t="s">
+      <c r="C25" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="D25" s="31"/>
-[...1 lines deleted...]
-      <c r="F25" s="32"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="28"/>
       <c r="G25" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="28"/>
-[...1 lines deleted...]
-      <c r="C26" s="36" t="s">
+      <c r="A26" s="40"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="D26" s="37"/>
-[...1 lines deleted...]
-      <c r="F26" s="38"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="31"/>
       <c r="G26" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A27" s="28"/>
-      <c r="B27" s="27" t="s">
+      <c r="A27" s="40"/>
+      <c r="B27" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="C27" s="30" t="s">
+      <c r="C27" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="D27" s="31"/>
-[...1 lines deleted...]
-      <c r="F27" s="32"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="28"/>
       <c r="G27" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="29"/>
-[...4 lines deleted...]
-      <c r="F28" s="38"/>
+      <c r="A28" s="19"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="31"/>
       <c r="G28" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="27" t="s">
+      <c r="B29" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="30" t="s">
+      <c r="C29" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="D29" s="31"/>
-[...1 lines deleted...]
-      <c r="F29" s="32"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="28"/>
       <c r="G29" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="29"/>
-[...1 lines deleted...]
-      <c r="C30" s="36" t="s">
+      <c r="A30" s="19"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="D30" s="37"/>
-[...1 lines deleted...]
-      <c r="F30" s="38"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="31"/>
       <c r="G30" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A31" s="27" t="s">
+      <c r="A31" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B31" s="46" t="s">
+      <c r="B31" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="C31" s="48" t="s">
+      <c r="C31" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="D31" s="49"/>
-[...1 lines deleted...]
-      <c r="F31" s="50"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="36"/>
       <c r="G31" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="40.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="29"/>
-[...4 lines deleted...]
-      <c r="F32" s="53"/>
+      <c r="A32" s="19"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="39"/>
       <c r="G32" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A33" s="27" t="s">
+      <c r="A33" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C33" s="54" t="s">
+      <c r="C33" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="D33" s="55"/>
-[...1 lines deleted...]
-      <c r="F33" s="56"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="22"/>
       <c r="G33" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A34" s="28"/>
+      <c r="A34" s="40"/>
       <c r="B34" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="C34" s="57" t="s">
+      <c r="C34" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="D34" s="58"/>
-[...1 lines deleted...]
-      <c r="F34" s="59"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="43"/>
       <c r="G34" s="14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="29"/>
+      <c r="A35" s="19"/>
       <c r="B35" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="43" t="s">
+      <c r="C35" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="D35" s="44"/>
-[...1 lines deleted...]
-      <c r="F35" s="45"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="25"/>
       <c r="G35" s="6"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A36" s="27" t="s">
+      <c r="A36" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="9"/>
-      <c r="C36" s="54" t="s">
+      <c r="C36" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="D36" s="55"/>
-[...1 lines deleted...]
-      <c r="F36" s="56"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="22"/>
       <c r="G36" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="29"/>
+      <c r="A37" s="19"/>
       <c r="B37" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="C37" s="43"/>
-[...2 lines deleted...]
-      <c r="F37" s="45"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="25"/>
       <c r="G37" s="13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C38" s="30" t="s">
+      <c r="C38" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="D38" s="31"/>
-[...1 lines deleted...]
-      <c r="F38" s="32"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="28"/>
       <c r="G38" s="14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B39" s="27" t="s">
+      <c r="B39" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="C39" s="30" t="s">
+      <c r="C39" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="D39" s="31"/>
-[...1 lines deleted...]
-      <c r="F39" s="32"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="28"/>
       <c r="G39" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="29"/>
-[...4 lines deleted...]
-      <c r="F40" s="38"/>
+      <c r="A40" s="19"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="31"/>
       <c r="G40" s="13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="A36:A37"/>
-[...36 lines deleted...]
-    <mergeCell ref="C20:F20"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="A9:A16"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="C9:F9"/>
     <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="B17:B20"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="B21:B24"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="A25:A28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:F28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:F32"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="C36:F37"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:F40"/>
+    <mergeCell ref="C38:F38"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>