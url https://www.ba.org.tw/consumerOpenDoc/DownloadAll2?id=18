--- v0 (2026-08-06)
+++ v1 (2026-10-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FF6A37F-4E83-4BD2-A5BD-09251F389DB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C217F135-B968-4719-B1CD-42243F547A1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11424" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="委外催收機構彙整" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">委外催收機構彙整!$A$1:$G$158</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">委外催收機構彙整!$A$1:$G$156</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="421">
   <si>
     <t>資料更新週期：每月</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>會員單位名稱</t>
   </si>
   <si>
     <t>受託債權催收機構名稱</t>
   </si>
   <si>
     <t>受託催收機構聯絡人</t>
   </si>
   <si>
     <t>銀行申訴窗口人員</t>
   </si>
   <si>
     <t>銀行申訴專線電話</t>
   </si>
   <si>
     <t>上海銀行</t>
   </si>
   <si>
     <t>香港商高柏亞洲資產管理有限公司台灣分公司</t>
   </si>
@@ -353,53 +353,50 @@
     <t>亞洲信用管理(股)公司</t>
   </si>
   <si>
     <t>台新銀行</t>
   </si>
   <si>
     <t>葉經理</t>
   </si>
   <si>
     <t>孔雯怡</t>
   </si>
   <si>
     <t>(02)5573-3110</t>
   </si>
   <si>
     <t>標準財信管理(股)有限公司</t>
   </si>
   <si>
     <t>(02)2831-3425</t>
   </si>
   <si>
     <t>裕邦信用管理顧問(股)有限公司</t>
   </si>
   <si>
     <t>億豪管理顧問(股)有限公司</t>
-  </si>
-[...1 lines deleted...]
-    <t>弘立資產管理顧問(股)公司</t>
   </si>
   <si>
     <t>玉山銀行</t>
   </si>
   <si>
     <t>標準財信管理股份有限公司</t>
   </si>
   <si>
     <t>王先生</t>
   </si>
   <si>
     <t>(02)2591-5678</t>
   </si>
   <si>
     <t>信用卡</t>
   </si>
   <si>
     <t>(02)8787-8747#300</t>
   </si>
   <si>
     <t>陽信商銀</t>
   </si>
   <si>
     <t>吳孟芬</t>
   </si>
@@ -580,54 +577,50 @@
   <si>
     <t>合作金庫銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>亞洲信用管理股份有限公司</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>聯立資產管理股份有限公司</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李明忠 先生</t>
   </si>
   <si>
     <t>02-82516886</t>
   </si>
   <si>
     <t>02-55733110</t>
   </si>
   <si>
     <t>02-66064636</t>
   </si>
   <si>
-    <t>星展(台灣)銀行</t>
-[...2 lines deleted...]
-  <si>
     <t>李先生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)6606-3217</t>
   </si>
   <si>
     <t>(02)55738197</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>聯邦銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>信貸、現金卡、信用卡</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)2696-2588#3100</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>客服人員</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -1026,53 +1019,50 @@
     <t>臺灣企銀</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王先生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)7738-9699#3579</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>邱謦華</t>
   </si>
   <si>
     <t>(02)2555-6685</t>
   </si>
   <si>
     <t>(02)8259-5526</t>
   </si>
   <si>
     <t>(02)7738-5566</t>
   </si>
   <si>
     <t>(02)2696-2588</t>
-  </si>
-[...1 lines deleted...]
-    <t>(02) 5599-9696</t>
   </si>
   <si>
     <t xml:space="preserve">銀行業務諮詢專線：
 (02)2545-1788   
 法務暨法令遵循部
 小額法務中心專線：(02)7744-2777
 信用卡服務專線：
 台北(02)2545-5168
 高雄(07)226-9393
 理財貸款服務專線：  
 (02)2545-1788
 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)82595526分機3700</t>
   </si>
   <si>
     <t>(02)25915678分機5700</t>
   </si>
   <si>
     <t>黃毓雯</t>
   </si>
   <si>
     <t>何協理</t>
@@ -1374,72 +1364,65 @@
 呂先生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)6602-8336
 (02)6602-8175</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>02-2696-2588#6200</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王小姐</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>郭小姐</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>嚴先生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>魏銘鴻</t>
-[...1 lines deleted...]
-  <si>
     <t>莊世暐</t>
   </si>
   <si>
     <t>莊世暐</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蘇鈺婷</t>
   </si>
   <si>
     <t>02-55739289</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)2696-2588分機6200</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>(02)55946803</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)55738124</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>本行對該受託機構有簽約委託，惟目前尚未派案</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>元大銀行委外催收客訴專線
 侯先德經理</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蘇鈺婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>02-23616119</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蘇小姐</t>
@@ -1500,50 +1483,54 @@
     <t>XUONG RONG LAW FIRM</t>
   </si>
   <si>
     <t>夏先生</t>
   </si>
   <si>
     <t>(02)87226666轉1931</t>
   </si>
   <si>
     <t>(02)87226666轉1931</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>本行胡志明市分行委託債權催收機構</t>
   </si>
   <si>
     <t>仲信資產管理股份有限公司</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)2768-5995</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>現行配合</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>星展(台灣)商業銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1652,263 +1639,266 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...124 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2195,2717 +2185,2703 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G266"/>
+  <dimension ref="A1:G264"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A154" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="F106" sqref="F106:F108"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="D139" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="E140" sqref="E140:E145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="35" style="6" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="7" customWidth="1"/>
     <col min="4" max="4" width="27.6640625" style="5" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" style="7" customWidth="1"/>
     <col min="6" max="6" width="25.109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="15.109375" style="6" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="50" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" s="51" t="s">
+        <v>404</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+    </row>
+    <row r="4" spans="1:7" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="G5" s="16"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="53" t="s">
+        <v>147</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="54"/>
+      <c r="B7" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="53"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="54"/>
+      <c r="B8" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="53"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="54"/>
+      <c r="B9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="53"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="54"/>
+      <c r="B10" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="53"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:7" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="G12" s="14"/>
+    </row>
+    <row r="13" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="42"/>
+      <c r="B13" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>391</v>
+      </c>
+      <c r="E13" s="52"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="19"/>
+    </row>
+    <row r="14" spans="1:7" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="42"/>
+      <c r="B14" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="E14" s="52"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="42"/>
+      <c r="B15" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="E15" s="52"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="19"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="42"/>
+      <c r="B16" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="E16" s="52"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="14"/>
+    </row>
+    <row r="17" spans="1:7" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="42"/>
+      <c r="B17" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="E17" s="52"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="13" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="42"/>
+      <c r="B18" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="E18" s="52"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="14"/>
+    </row>
+    <row r="19" spans="1:7" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="42"/>
+      <c r="B19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="E19" s="52"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="13" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="52" t="s">
+        <v>245</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>368</v>
+      </c>
+      <c r="G20" s="19"/>
+    </row>
+    <row r="21" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="42"/>
+      <c r="B21" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>366</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>208</v>
+      </c>
+      <c r="E21" s="52"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="19"/>
+    </row>
+    <row r="22" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="42"/>
+      <c r="B22" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="E22" s="52"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="19"/>
+    </row>
+    <row r="23" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="42"/>
+      <c r="B23" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="E23" s="52"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="19"/>
+    </row>
+    <row r="24" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="42"/>
+      <c r="B24" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>244</v>
+      </c>
+      <c r="E24" s="52"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="19"/>
+    </row>
+    <row r="25" spans="1:7" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="42"/>
+      <c r="B25" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>243</v>
+      </c>
+      <c r="E25" s="52"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="19"/>
+    </row>
+    <row r="26" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>291</v>
+      </c>
+      <c r="E26" s="43" t="s">
+        <v>308</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="G26" s="19"/>
+    </row>
+    <row r="27" spans="1:7" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="42"/>
+      <c r="B27" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>306</v>
+      </c>
+      <c r="E27" s="43"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="19"/>
+    </row>
+    <row r="28" spans="1:7" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="42"/>
+      <c r="B28" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>307</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>272</v>
+      </c>
+      <c r="E28" s="43"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="19"/>
+    </row>
+    <row r="29" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="46" t="s">
+        <v>379</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="19"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="42"/>
+      <c r="B30" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="E30" s="46"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="19"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="42"/>
+      <c r="B31" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="E31" s="46"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="19"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="42"/>
+      <c r="B32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="E32" s="46"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="19"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="42"/>
+      <c r="B33" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="14" t="s">
         <v>213</v>
       </c>
-      <c r="B1" s="11"/>
-[...47 lines deleted...]
-      <c r="G4" s="14" t="s">
+      <c r="E33" s="46"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="19"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="42"/>
+      <c r="B34" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="E34" s="46"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="19"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="55"/>
+      <c r="B35" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>398</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="E35" s="59"/>
+      <c r="F35" s="60"/>
+      <c r="G35" s="19"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="55"/>
+      <c r="B36" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="C36" s="17" t="s">
+        <v>341</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="E36" s="59"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="19"/>
+    </row>
+    <row r="37" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G37" s="19"/>
+    </row>
+    <row r="38" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>382</v>
+      </c>
+      <c r="F38" s="57" t="s">
+        <v>383</v>
+      </c>
+      <c r="G38" s="16"/>
+    </row>
+    <row r="39" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="54"/>
+      <c r="B39" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="E39" s="53"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="16"/>
+    </row>
+    <row r="40" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="54"/>
+      <c r="B40" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>381</v>
+      </c>
+      <c r="E40" s="53"/>
+      <c r="F40" s="58"/>
+      <c r="G40" s="16"/>
+    </row>
+    <row r="41" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="54"/>
+      <c r="B41" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="53"/>
+      <c r="F41" s="58"/>
+      <c r="G41" s="16"/>
+    </row>
+    <row r="42" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="54"/>
+      <c r="B42" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="E42" s="53"/>
+      <c r="F42" s="58"/>
+      <c r="G42" s="41" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="54"/>
+      <c r="B43" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="E43" s="53"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="16"/>
+    </row>
+    <row r="44" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="54" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="E44" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="G44" s="16"/>
+    </row>
+    <row r="45" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="54"/>
+      <c r="B45" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G45" s="16"/>
+    </row>
+    <row r="46" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="54"/>
+      <c r="B46" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="G46" s="16"/>
+    </row>
+    <row r="47" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="54"/>
+      <c r="B47" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="E47" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="16"/>
+    </row>
+    <row r="48" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="54"/>
+      <c r="B48" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="E48" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G48" s="16"/>
+    </row>
+    <row r="49" spans="1:7" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="E49" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G49" s="64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="42"/>
+      <c r="B50" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="E50" s="46"/>
+      <c r="F50" s="44"/>
+      <c r="G50" s="64"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="42"/>
+      <c r="B51" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="E51" s="46"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="64" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="42"/>
+      <c r="B52" s="44"/>
+      <c r="C52" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52" s="46"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="64"/>
+    </row>
+    <row r="53" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="42"/>
+      <c r="B53" s="44"/>
+      <c r="C53" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="46"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="64"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="E54" s="52" t="s">
+        <v>250</v>
+      </c>
+      <c r="F54" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="G54" s="45"/>
+    </row>
+    <row r="55" spans="1:7" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="42"/>
+      <c r="B55" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="E55" s="52"/>
+      <c r="F55" s="45"/>
+      <c r="G55" s="45"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A56" s="42"/>
+      <c r="B56" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E56" s="52"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="42"/>
+      <c r="B57" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="E57" s="52"/>
+      <c r="F57" s="45"/>
+      <c r="G57" s="45"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A58" s="42"/>
+      <c r="B58" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" s="18" t="s">
+        <v>334</v>
+      </c>
+      <c r="E58" s="52"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="61" t="s">
+        <v>181</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="E59" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="F59" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="G59" s="59"/>
+    </row>
+    <row r="60" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A60" s="62"/>
+      <c r="B60" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E60" s="46"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="59"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A61" s="62"/>
+      <c r="B61" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E61" s="46"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="59"/>
+    </row>
+    <row r="62" spans="1:7" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="63"/>
+      <c r="B62" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>414</v>
+      </c>
+      <c r="G62" s="40" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B63" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="C63" s="52" t="s">
+        <v>97</v>
+      </c>
+      <c r="D63" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="E63" s="27" t="s">
+        <v>401</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="G63" s="18" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="54"/>
+      <c r="B64" s="45"/>
+      <c r="C64" s="52"/>
+      <c r="D64" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="E64" s="52" t="s">
+        <v>362</v>
+      </c>
+      <c r="F64" s="52" t="s">
+        <v>218</v>
+      </c>
+      <c r="G64" s="68" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="54"/>
+      <c r="B65" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="E65" s="52"/>
+      <c r="F65" s="52"/>
+      <c r="G65" s="68"/>
+    </row>
+    <row r="66" spans="1:7" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="54"/>
+      <c r="B66" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="E66" s="52"/>
+      <c r="F66" s="52"/>
+      <c r="G66" s="68"/>
+    </row>
+    <row r="67" spans="1:7" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A67" s="54"/>
+      <c r="B67" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A68" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E68" s="52" t="s">
+        <v>183</v>
+      </c>
+      <c r="F68" s="45" t="s">
+        <v>263</v>
+      </c>
+      <c r="G68" s="28"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A69" s="42"/>
+      <c r="B69" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="E69" s="52"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="19"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A70" s="42"/>
+      <c r="B70" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="E70" s="52"/>
+      <c r="F70" s="45"/>
+      <c r="G70" s="19"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A71" s="42"/>
+      <c r="B71" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" s="52"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="19"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="E72" s="52" t="s">
+        <v>230</v>
+      </c>
+      <c r="F72" s="45" t="s">
+        <v>231</v>
+      </c>
+      <c r="G72" s="19"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" s="42"/>
+      <c r="B73" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="E73" s="52"/>
+      <c r="F73" s="45"/>
+      <c r="G73" s="19"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="42"/>
+      <c r="B74" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="E74" s="52"/>
+      <c r="F74" s="45"/>
+      <c r="G74" s="19"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="42"/>
+      <c r="B75" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="E75" s="52"/>
+      <c r="F75" s="45"/>
+      <c r="G75" s="19"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" s="42"/>
+      <c r="B76" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="E76" s="52"/>
+      <c r="F76" s="45"/>
+      <c r="G76" s="19"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A77" s="42"/>
+      <c r="B77" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="E77" s="52"/>
+      <c r="F77" s="45"/>
+      <c r="G77" s="19"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A78" s="42"/>
+      <c r="B78" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D78" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="E78" s="52"/>
+      <c r="F78" s="45"/>
+      <c r="G78" s="19"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="42"/>
+      <c r="B79" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="E79" s="52"/>
+      <c r="F79" s="45"/>
+      <c r="G79" s="19"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A80" s="42"/>
+      <c r="B80" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="E80" s="52"/>
+      <c r="F80" s="45"/>
+      <c r="G80" s="19"/>
+    </row>
+    <row r="81" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A81" s="42"/>
+      <c r="B81" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" s="17" t="s">
         <v>352</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D5" s="16" t="s">
+      <c r="D81" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="E81" s="52"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="19"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A82" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="E82" s="52" t="s">
+        <v>326</v>
+      </c>
+      <c r="F82" s="45" t="s">
+        <v>327</v>
+      </c>
+      <c r="G82" s="19"/>
+    </row>
+    <row r="83" spans="1:7" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="42"/>
+      <c r="B83" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E83" s="52"/>
+      <c r="F83" s="45"/>
+      <c r="G83" s="19"/>
+    </row>
+    <row r="84" spans="1:7" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="42"/>
+      <c r="B84" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="E84" s="52"/>
+      <c r="F84" s="45"/>
+      <c r="G84" s="19"/>
+    </row>
+    <row r="85" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E85" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="F85" s="45" t="s">
+        <v>301</v>
+      </c>
+      <c r="G85" s="19"/>
+    </row>
+    <row r="86" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="42"/>
+      <c r="B86" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="E86" s="46"/>
+      <c r="F86" s="45"/>
+      <c r="G86" s="19"/>
+    </row>
+    <row r="87" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="42"/>
+      <c r="B87" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E87" s="46"/>
+      <c r="F87" s="45"/>
+      <c r="G87" s="19"/>
+    </row>
+    <row r="88" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="42"/>
+      <c r="B88" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E88" s="46"/>
+      <c r="F88" s="45"/>
+      <c r="G88" s="19"/>
+    </row>
+    <row r="89" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="42"/>
+      <c r="B89" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E89" s="46"/>
+      <c r="F89" s="45"/>
+      <c r="G89" s="19"/>
+    </row>
+    <row r="90" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="42"/>
+      <c r="B90" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D90" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="E90" s="46"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="19" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="42"/>
+      <c r="B91" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="E91" s="46"/>
+      <c r="F91" s="45"/>
+      <c r="G91" s="28"/>
+    </row>
+    <row r="92" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="42"/>
+      <c r="B92" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D92" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="E92" s="46"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="31"/>
+    </row>
+    <row r="93" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="C93" s="17" t="s">
+        <v>385</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E93" s="52" t="s">
+        <v>387</v>
+      </c>
+      <c r="F93" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="G93" s="45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="42"/>
+      <c r="B94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="D94" s="30" t="s">
+        <v>314</v>
+      </c>
+      <c r="E94" s="52"/>
+      <c r="F94" s="45"/>
+      <c r="G94" s="45"/>
+    </row>
+    <row r="95" spans="1:7" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="42"/>
+      <c r="B95" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="E95" s="52"/>
+      <c r="F95" s="45"/>
+      <c r="G95" s="45"/>
+    </row>
+    <row r="96" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="42"/>
+      <c r="B96" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D96" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="17" t="s">
-[...123 lines deleted...]
-      <c r="B12" s="16" t="s">
+      <c r="E96" s="52"/>
+      <c r="F96" s="45"/>
+      <c r="G96" s="45"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A97" s="42"/>
+      <c r="B97" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D97" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E97" s="52"/>
+      <c r="F97" s="45"/>
+      <c r="G97" s="45"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A98" s="42"/>
+      <c r="B98" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="E98" s="52"/>
+      <c r="F98" s="45"/>
+      <c r="G98" s="45"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A99" s="42"/>
+      <c r="B99" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C12" s="17" t="s">
-[...75 lines deleted...]
-      <c r="B17" s="16" t="s">
+      <c r="C99" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D99" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="E99" s="52"/>
+      <c r="F99" s="45"/>
+      <c r="G99" s="45"/>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A100" s="42"/>
+      <c r="B100" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D100" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="E100" s="52"/>
+      <c r="F100" s="45"/>
+      <c r="G100" s="45"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A101" s="42"/>
+      <c r="B101" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="C17" s="17" t="s">
-[...56 lines deleted...]
-      <c r="E20" s="23" t="s">
+      <c r="C101" s="17" t="s">
+        <v>386</v>
+      </c>
+      <c r="D101" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="E101" s="52"/>
+      <c r="F101" s="45"/>
+      <c r="G101" s="45"/>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A102" s="42"/>
+      <c r="B102" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C102" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="F20" s="24" t="s">
-[...36 lines deleted...]
-      <c r="B23" s="28" t="s">
+      <c r="D102" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="E102" s="52"/>
+      <c r="F102" s="45"/>
+      <c r="G102" s="45"/>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A103" s="42"/>
+      <c r="B103" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D103" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="E103" s="52"/>
+      <c r="F103" s="45"/>
+      <c r="G103" s="45"/>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A104" s="42"/>
+      <c r="B104" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="C23" s="25" t="s">
-[...11 lines deleted...]
-      <c r="B24" s="28" t="s">
+      <c r="C104" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104" s="30" t="s">
+        <v>321</v>
+      </c>
+      <c r="E104" s="52"/>
+      <c r="F104" s="45"/>
+      <c r="G104" s="45"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A105" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B105" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="29" t="s">
-[...164 lines deleted...]
-      <c r="D34" s="16" t="s">
+      <c r="C105" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="E105" s="66" t="s">
         <v>341</v>
       </c>
-      <c r="E34" s="34"/>
-[...354 lines deleted...]
-      <c r="C55" s="17" t="s">
+      <c r="F105" s="67" t="s">
+        <v>418</v>
+      </c>
+      <c r="G105" s="47" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A106" s="42"/>
+      <c r="B106" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="E106" s="66"/>
+      <c r="F106" s="67"/>
+      <c r="G106" s="48"/>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A107" s="42"/>
+      <c r="B107" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C107" s="15" t="s">
         <v>270</v>
       </c>
-      <c r="D55" s="16" t="s">
-[...852 lines deleted...]
-        <v>271</v>
+      <c r="D107" s="14" t="s">
+        <v>40</v>
       </c>
       <c r="E107" s="66"/>
       <c r="F107" s="67"/>
-      <c r="G107" s="69"/>
-[...14 lines deleted...]
-      <c r="G108" s="70"/>
+      <c r="G107" s="49"/>
+    </row>
+    <row r="108" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="E108" s="52" t="s">
+        <v>395</v>
+      </c>
+      <c r="F108" s="45" t="s">
+        <v>310</v>
+      </c>
+      <c r="G108" s="19"/>
     </row>
     <row r="109" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A109" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="33" t="s">
+      <c r="A109" s="42"/>
+      <c r="B109" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>344</v>
+      </c>
+      <c r="D109" s="19" t="s">
+        <v>345</v>
+      </c>
+      <c r="E109" s="52"/>
+      <c r="F109" s="45"/>
+      <c r="G109" s="19"/>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A110" s="42"/>
+      <c r="B110" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="E110" s="52"/>
+      <c r="F110" s="45"/>
+      <c r="G110" s="19"/>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A111" s="42"/>
+      <c r="B111" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="E111" s="52"/>
+      <c r="F111" s="45"/>
+      <c r="G111" s="19"/>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A112" s="42"/>
+      <c r="B112" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="E112" s="52"/>
+      <c r="F112" s="45"/>
+      <c r="G112" s="19"/>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A113" s="42"/>
+      <c r="B113" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="E113" s="52"/>
+      <c r="F113" s="45"/>
+      <c r="G113" s="19"/>
+    </row>
+    <row r="114" spans="1:7" s="2" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="54" t="s">
+        <v>117</v>
+      </c>
+      <c r="B114" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="C109" s="17" t="s">
+      <c r="C114" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D114" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="E114" s="56" t="s">
+        <v>196</v>
+      </c>
+      <c r="F114" s="57" t="s">
+        <v>197</v>
+      </c>
+      <c r="G114" s="16"/>
+    </row>
+    <row r="115" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="54"/>
+      <c r="B115" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>342</v>
+      </c>
+      <c r="E115" s="56"/>
+      <c r="F115" s="57"/>
+      <c r="G115" s="16"/>
+    </row>
+    <row r="116" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="54"/>
+      <c r="B116" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C116" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D116" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E116" s="56"/>
+      <c r="F116" s="57"/>
+      <c r="G116" s="16"/>
+    </row>
+    <row r="117" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="54"/>
+      <c r="B117" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="D117" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="E117" s="56"/>
+      <c r="F117" s="57"/>
+      <c r="G117" s="16"/>
+    </row>
+    <row r="118" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="54"/>
+      <c r="B118" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="D118" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E118" s="56"/>
+      <c r="F118" s="57"/>
+      <c r="G118" s="16"/>
+    </row>
+    <row r="119" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="54"/>
+      <c r="B119" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="D119" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="E119" s="56"/>
+      <c r="F119" s="57"/>
+      <c r="G119" s="16"/>
+    </row>
+    <row r="120" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="54"/>
+      <c r="B120" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="C120" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="D120" s="22" t="s">
+        <v>235</v>
+      </c>
+      <c r="E120" s="56"/>
+      <c r="F120" s="57"/>
+      <c r="G120" s="16"/>
+    </row>
+    <row r="121" spans="1:7" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="54"/>
+      <c r="B121" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="D121" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="E121" s="56"/>
+      <c r="F121" s="57"/>
+      <c r="G121" s="16"/>
+    </row>
+    <row r="122" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B122" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="F122" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="G122" s="16"/>
+    </row>
+    <row r="123" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="E123" s="52" t="s">
+        <v>322</v>
+      </c>
+      <c r="F123" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="G123" s="46"/>
+    </row>
+    <row r="124" spans="1:7" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="65"/>
+      <c r="B124" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="E124" s="52"/>
+      <c r="F124" s="45"/>
+      <c r="G124" s="46"/>
+    </row>
+    <row r="125" spans="1:7" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="65"/>
+      <c r="B125" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="E125" s="52"/>
+      <c r="F125" s="45"/>
+      <c r="G125" s="46"/>
+    </row>
+    <row r="126" spans="1:7" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="54" t="s">
+        <v>130</v>
+      </c>
+      <c r="B126" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="C126" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="E126" s="70" t="s">
+        <v>357</v>
+      </c>
+      <c r="F126" s="71" t="s">
+        <v>239</v>
+      </c>
+      <c r="G126" s="56" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="2" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="54"/>
+      <c r="B127" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="D127" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="E127" s="70"/>
+      <c r="F127" s="71"/>
+      <c r="G127" s="56"/>
+    </row>
+    <row r="128" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="54"/>
+      <c r="B128" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C128" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="D128" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E128" s="70"/>
+      <c r="F128" s="71"/>
+      <c r="G128" s="56"/>
+    </row>
+    <row r="129" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="54"/>
+      <c r="B129" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="E129" s="70"/>
+      <c r="F129" s="71"/>
+      <c r="G129" s="56"/>
+    </row>
+    <row r="130" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="54"/>
+      <c r="B130" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="34" t="s">
+        <v>344</v>
+      </c>
+      <c r="D130" s="18" t="s">
+        <v>346</v>
+      </c>
+      <c r="E130" s="56" t="s">
+        <v>275</v>
+      </c>
+      <c r="F130" s="57" t="s">
+        <v>277</v>
+      </c>
+      <c r="G130" s="53" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="2" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="54"/>
+      <c r="B131" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C131" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="E131" s="56"/>
+      <c r="F131" s="57"/>
+      <c r="G131" s="53"/>
+    </row>
+    <row r="132" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="54"/>
+      <c r="B132" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C132" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="D132" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="E132" s="56"/>
+      <c r="F132" s="57"/>
+      <c r="G132" s="53"/>
+    </row>
+    <row r="133" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="54"/>
+      <c r="B133" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C133" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="D133" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="E133" s="56"/>
+      <c r="F133" s="57"/>
+      <c r="G133" s="53"/>
+    </row>
+    <row r="134" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="54"/>
+      <c r="B134" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C134" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="D134" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="E134" s="56"/>
+      <c r="F134" s="57"/>
+      <c r="G134" s="53"/>
+    </row>
+    <row r="135" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="54"/>
+      <c r="B135" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="C135" s="37" t="s">
+        <v>210</v>
+      </c>
+      <c r="D135" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="E135" s="56"/>
+      <c r="F135" s="57"/>
+      <c r="G135" s="53"/>
+    </row>
+    <row r="136" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="54"/>
+      <c r="B136" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C136" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="D136" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="E136" s="56" t="s">
+        <v>237</v>
+      </c>
+      <c r="F136" s="57" t="s">
+        <v>276</v>
+      </c>
+      <c r="G136" s="53" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" s="2" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="54"/>
+      <c r="B137" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="C137" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D137" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E137" s="56"/>
+      <c r="F137" s="57"/>
+      <c r="G137" s="53"/>
+    </row>
+    <row r="138" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="54"/>
+      <c r="B138" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C138" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="D138" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="E138" s="56"/>
+      <c r="F138" s="57"/>
+      <c r="G138" s="53"/>
+    </row>
+    <row r="139" spans="1:7" s="2" customFormat="1" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="F139" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="G139" s="16"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A140" s="42" t="s">
+        <v>420</v>
+      </c>
+      <c r="B140" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D140" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E140" s="52" t="s">
+        <v>288</v>
+      </c>
+      <c r="F140" s="69" t="s">
+        <v>289</v>
+      </c>
+      <c r="G140" s="14"/>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A141" s="42"/>
+      <c r="B141" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" s="34" t="s">
+        <v>388</v>
+      </c>
+      <c r="D141" s="18" t="s">
+        <v>393</v>
+      </c>
+      <c r="E141" s="52"/>
+      <c r="F141" s="69"/>
+      <c r="G141" s="19"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A142" s="42"/>
+      <c r="B142" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D142" s="24" t="s">
+        <v>302</v>
+      </c>
+      <c r="E142" s="52"/>
+      <c r="F142" s="69"/>
+      <c r="G142" s="19"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A143" s="42"/>
+      <c r="B143" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="E143" s="52"/>
+      <c r="F143" s="69"/>
+      <c r="G143" s="19"/>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A144" s="42"/>
+      <c r="B144" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="D144" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="E144" s="52"/>
+      <c r="F144" s="69"/>
+      <c r="G144" s="19"/>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A145" s="42"/>
+      <c r="B145" s="24" t="s">
+        <v>285</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D145" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="E145" s="52"/>
+      <c r="F145" s="69"/>
+      <c r="G145" s="19"/>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A146" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B146" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="E146" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="F146" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="G146" s="14"/>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A147" s="38" t="s">
+        <v>358</v>
+      </c>
+      <c r="B147" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E147" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F147" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="G147" s="19"/>
+    </row>
+    <row r="148" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A148" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="B148" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D148" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="E148" s="52" t="s">
+        <v>364</v>
+      </c>
+      <c r="F148" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="G148" s="19"/>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A149" s="42"/>
+      <c r="B149" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="D109" s="16" t="s">
-[...12 lines deleted...]
-      <c r="B110" s="33" t="s">
+      <c r="D149" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="E149" s="52"/>
+      <c r="F149" s="45"/>
+      <c r="G149" s="19"/>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A150" s="42"/>
+      <c r="B150" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C150" s="17" t="s">
+        <v>361</v>
+      </c>
+      <c r="D150" s="18" t="s">
+        <v>363</v>
+      </c>
+      <c r="E150" s="52"/>
+      <c r="F150" s="45"/>
+      <c r="G150" s="14"/>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A151" s="42"/>
+      <c r="B151" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E151" s="52"/>
+      <c r="F151" s="45"/>
+      <c r="G151" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A152" s="42"/>
+      <c r="B152" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D152" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E152" s="52"/>
+      <c r="F152" s="45"/>
+      <c r="G152" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B153" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C153" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="D153" s="19" t="s">
+        <v>384</v>
+      </c>
+      <c r="E153" s="52" t="s">
+        <v>378</v>
+      </c>
+      <c r="F153" s="45" t="s">
+        <v>280</v>
+      </c>
+      <c r="G153" s="19"/>
+    </row>
+    <row r="154" spans="1:7" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="42"/>
+      <c r="B154" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C110" s="25" t="s">
-[...349 lines deleted...]
-      <c r="F131" s="41" t="s">
+      <c r="C154" s="17" t="s">
+        <v>278</v>
+      </c>
+      <c r="D154" s="19" t="s">
         <v>279</v>
       </c>
-      <c r="G131" s="20" t="s">
-[...428 lines deleted...]
-      <c r="B157" s="27" t="s">
+      <c r="E154" s="52"/>
+      <c r="F154" s="45"/>
+      <c r="G154" s="28"/>
+    </row>
+    <row r="155" spans="1:7" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="44" t="s">
+        <v>377</v>
+      </c>
+      <c r="B155" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="C155" s="17" t="s">
+        <v>371</v>
+      </c>
+      <c r="D155" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="E155" s="46" t="s">
+        <v>375</v>
+      </c>
+      <c r="F155" s="44" t="s">
+        <v>376</v>
+      </c>
+      <c r="G155" s="19"/>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A156" s="44"/>
+      <c r="B156" s="19" t="s">
         <v>373</v>
       </c>
-      <c r="C157" s="25" t="s">
+      <c r="C156" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="D156" s="19" t="s">
         <v>374</v>
       </c>
-      <c r="D157" s="27" t="s">
-[...8 lines deleted...]
-      <c r="G157" s="27"/>
+      <c r="E156" s="46"/>
+      <c r="F156" s="44"/>
+      <c r="G156" s="19"/>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A157" s="38" t="s">
+        <v>406</v>
+      </c>
+      <c r="B157" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="C157" s="17" t="s">
+        <v>408</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>410</v>
+      </c>
+      <c r="E157" s="17" t="s">
+        <v>409</v>
+      </c>
+      <c r="F157" s="19" t="s">
+        <v>411</v>
+      </c>
+      <c r="G157" s="5"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A158" s="21"/>
-[...11 lines deleted...]
-      <c r="G158" s="27"/>
+      <c r="A158" s="4"/>
+      <c r="B158" s="5"/>
+      <c r="C158" s="3"/>
+      <c r="E158" s="3"/>
+      <c r="F158" s="5"/>
+      <c r="G158" s="5"/>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A159" s="59" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A159" s="4"/>
+      <c r="B159" s="5"/>
+      <c r="C159" s="3"/>
+      <c r="E159" s="3"/>
+      <c r="F159" s="5"/>
       <c r="G159" s="5"/>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="3"/>
       <c r="E160" s="3"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="3"/>
       <c r="E161" s="3"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="3"/>
       <c r="E162" s="3"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
@@ -5698,177 +5674,160 @@
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="3"/>
       <c r="E261" s="3"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5"/>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="3"/>
       <c r="E262" s="3"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5"/>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="3"/>
       <c r="E263" s="3"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5"/>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="4"/>
-      <c r="B264" s="5"/>
-      <c r="C264" s="3"/>
       <c r="E264" s="3"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5"/>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="94">
-    <mergeCell ref="G106:G108"/>
-[...27 lines deleted...]
-    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="G64:G66"/>
+    <mergeCell ref="E155:E156"/>
+    <mergeCell ref="F155:F156"/>
+    <mergeCell ref="A155:A156"/>
+    <mergeCell ref="G123:G125"/>
+    <mergeCell ref="A140:A145"/>
+    <mergeCell ref="E140:E145"/>
+    <mergeCell ref="F140:F145"/>
+    <mergeCell ref="E153:E154"/>
+    <mergeCell ref="G136:G138"/>
+    <mergeCell ref="E130:E135"/>
+    <mergeCell ref="E136:E138"/>
+    <mergeCell ref="F136:F138"/>
+    <mergeCell ref="E126:E129"/>
+    <mergeCell ref="F126:F129"/>
+    <mergeCell ref="G126:G129"/>
+    <mergeCell ref="F130:F135"/>
+    <mergeCell ref="G130:G135"/>
+    <mergeCell ref="A153:A154"/>
+    <mergeCell ref="A85:A92"/>
+    <mergeCell ref="G93:G104"/>
+    <mergeCell ref="A93:A104"/>
+    <mergeCell ref="F93:F104"/>
+    <mergeCell ref="A108:A113"/>
+    <mergeCell ref="E108:E113"/>
+    <mergeCell ref="F108:F113"/>
+    <mergeCell ref="A105:A107"/>
+    <mergeCell ref="E105:E107"/>
+    <mergeCell ref="F105:F107"/>
+    <mergeCell ref="E93:E104"/>
+    <mergeCell ref="A148:A152"/>
+    <mergeCell ref="E148:E152"/>
+    <mergeCell ref="F148:F152"/>
+    <mergeCell ref="F153:F154"/>
+    <mergeCell ref="A114:A121"/>
+    <mergeCell ref="E114:E121"/>
+    <mergeCell ref="F114:F121"/>
+    <mergeCell ref="A126:A138"/>
+    <mergeCell ref="A123:A125"/>
+    <mergeCell ref="E123:E125"/>
+    <mergeCell ref="F123:F125"/>
+    <mergeCell ref="G51:G53"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="F54:F58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="B51:B53"/>
     <mergeCell ref="G59:G61"/>
     <mergeCell ref="A63:A67"/>
     <mergeCell ref="A82:A84"/>
     <mergeCell ref="A68:A71"/>
     <mergeCell ref="E68:E71"/>
     <mergeCell ref="F68:F71"/>
     <mergeCell ref="E59:E61"/>
     <mergeCell ref="F59:F61"/>
     <mergeCell ref="F82:F84"/>
     <mergeCell ref="B63:B64"/>
     <mergeCell ref="E64:E66"/>
     <mergeCell ref="F64:F66"/>
     <mergeCell ref="A59:A62"/>
-    <mergeCell ref="G51:G53"/>
-[...12 lines deleted...]
-    <mergeCell ref="A127:A139"/>
     <mergeCell ref="E82:E84"/>
     <mergeCell ref="A72:A81"/>
     <mergeCell ref="E72:E81"/>
+    <mergeCell ref="G105:G107"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="E20:E25"/>
+    <mergeCell ref="F20:F25"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F6:F10"/>
+    <mergeCell ref="A6:A10"/>
+    <mergeCell ref="A12:A19"/>
+    <mergeCell ref="E12:E19"/>
+    <mergeCell ref="F12:F19"/>
+    <mergeCell ref="A29:A36"/>
+    <mergeCell ref="E38:E43"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="E26:E28"/>
+    <mergeCell ref="F26:F28"/>
     <mergeCell ref="F72:F81"/>
-    <mergeCell ref="E85:E93"/>
-[...16 lines deleted...]
-    <mergeCell ref="A150:A154"/>
+    <mergeCell ref="E85:E92"/>
+    <mergeCell ref="F85:F92"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="F38:F43"/>
+    <mergeCell ref="E29:E36"/>
+    <mergeCell ref="F29:F36"/>
+    <mergeCell ref="E49:E53"/>
+    <mergeCell ref="F49:F53"/>
     <mergeCell ref="C63:C64"/>
-    <mergeCell ref="G64:G66"/>
-[...13 lines deleted...]
-    <mergeCell ref="F127:F130"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
-  <rowBreaks count="5" manualBreakCount="5">
+  <rowBreaks count="4" manualBreakCount="4">
     <brk id="25" max="6" man="1"/>
     <brk id="53" max="6" man="1"/>
     <brk id="81" max="6" man="1"/>
-    <brk id="108" max="6" man="1"/>
-    <brk id="140" max="6" man="1"/>
+    <brk id="107" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>