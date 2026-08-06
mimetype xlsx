--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -7,85 +7,85 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SynologyDrive\授信委員會\網站定期公告資訊\女性措施\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B185D07-FB15-4C71-B7C5-E014993BD416}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCC5D447-97F2-4BEC-BCD3-773A590F916B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="各銀行協助女性就業或創業相關金融措施彙整表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E14" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="86">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>銀行名稱</t>
   </si>
   <si>
     <t>金融措施或商品名稱</t>
   </si>
   <si>
     <t>具 體 內 容</t>
   </si>
   <si>
     <t>受 理 諮 詢 窗 口</t>
   </si>
   <si>
     <t>融資類</t>
   </si>
   <si>
     <t>土地銀行</t>
   </si>
   <si>
     <t>微型創業鳳凰貸款</t>
   </si>
   <si>
@@ -98,92 +98,75 @@
     <t>臺灣銀行</t>
   </si>
   <si>
     <t>華南銀行</t>
   </si>
   <si>
     <t>合作金庫銀行</t>
   </si>
   <si>
     <t>第一銀行</t>
   </si>
   <si>
     <t>彰化銀行</t>
   </si>
   <si>
     <t>信扶專案</t>
   </si>
   <si>
     <t>安泰銀行</t>
   </si>
   <si>
     <t>信貸產品</t>
   </si>
   <si>
     <t>針對女性顧客提供信貸利率優惠，協助婦女申貸。</t>
-  </si>
-[...7 lines deleted...]
-    <t>永豐銀行</t>
   </si>
   <si>
     <t>兆豐銀行</t>
   </si>
   <si>
     <t>遠東銀行</t>
   </si>
   <si>
     <t>C'est Moi我的卡</t>
   </si>
   <si>
     <t>上海銀行</t>
   </si>
   <si>
     <t>Teresacard</t>
   </si>
   <si>
     <t>發行以女性為目標對象之JCB極緻卡，任何認同女性精神之客戶均可申請,無限制僅女性方能申請。</t>
   </si>
   <si>
     <t>信用卡24 小
 時服務專線02-2173-2999</t>
   </si>
   <si>
-    <t xml:space="preserve">客服專線02-2528-7776 </t>
-[...2 lines deleted...]
-  <si>
     <t>消金產品部02-81012277#515</t>
-    <phoneticPr fontId="18" type="noConversion"/>
-[...2 lines deleted...]
-    <t>Me Card</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>受理申請窗口：勞動部微型創業鳳凰網(https://beboss.wda.gov.tw/cht/index.php)創業諮詢服務中心諮詢專線：0800-092-957</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>中國信託銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">中國信託慈善基金會02-27893299
 </t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>元大銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>提供HAPPY GO 點數最高4倍，遠東百貨最高4小時免費停車。</t>
@@ -198,80 +181,68 @@
   </si>
   <si>
     <t>信用卡24 小時服務專線        02-8073-1166、0800-261-732</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>信用卡24小時服務專線
 (02)8982-0000</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">信用卡24小時客服專線
 (02)2182-1968    0800-688-168
 </t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>Hello Kitty   聯名卡</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>本行客服專線0800-01-7171或洽本行各分行中小企業及微型企業融資服務窗口</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <t>發行以女性為目標客群信用卡產品，提供每筆消費皆享現金回饋與專屬活動</t>
-[...7 lines deleted...]
-  <si>
     <t>王道銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>信貸產品</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>客服專線02-87521111</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>個金行銷部楊小姐02-2371-3111分機2002</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>客戶服務專線 (02)2552-3111</t>
     <phoneticPr fontId="18" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>專為女性設計之信用卡，消費享0.666%現金回饋、指定保費代繳享1%回饋、單筆滿額享3期分期0手續費。</t>
   </si>
   <si>
     <t>女人家房貸</t>
   </si>
   <si>
     <t>客服專線02-2505-9999</t>
   </si>
   <si>
     <t>永豐銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>台新銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>針對不同生活形態及人生階段的女性，支持每個女性都值得擁有自己的家，打造女性專屬成家旅程的房貸產品和服務。
 ･ 女人家房貸介紹：
 女性房貸利率減碼。              
 受理10坪(含)以上擔保品。
 專屬網站提供各類試算及貸款服務。
 提供搬家、驗屋、清潔等居家服務。
 ･ 女人家網址：
 https://bank.sinopac.com/sinopacBT/webevents/woman-mortgage/index.html</t>
     <phoneticPr fontId="18" type="noConversion"/>
@@ -345,181 +316,333 @@
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>https://marketing.megabank.com.tw/megaloan-pregnancy-e059</t>
     </r>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>台新銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>媚儷鈦金卡</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>百貨公司及電視購物滿額享最高1.7%現金回饋，及提供女性卡友優惠活動。</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>Wonderful
 星璨卡</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <t>指定通路消費最高1.5%現金回饋，扣繳保險費最高1.2%現金回饋及提供女性卡友優惠活動。</t>
-[...2 lines deleted...]
-  <si>
     <t>信用卡24小時客服專線02-26553355</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>本行客服專線(02)2181-1111或洽本行各分行放款部門</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>非融資類</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>註：本表資料係依各銀行提供資料予以彙整，如欲瞭解詳情或資料是否異動，請上各銀行網站查看或直接洽詢各銀行。</t>
   </si>
   <si>
     <t>女性企業主貸款「飛雁貸」</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>玫瑰卡</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <t>各銀行協助女性就業或創業相關金融措施彙整表(1150108)</t>
-[...2 lines deleted...]
-  <si>
     <t>消費金融部政策業務科02-2349-3333#306陳先生</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>台新銀行以微型企業貸款品牌「飛速貸」出發，發展出女性專屬的「飛雁貸」，女性企業主於9/2~10/31線上申請週轉金貸款享前六期優惠利率2.83%，期望為女性企業主添上夢想雙翼，如飛雁般展翅高飛。</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <r>
-      <t>由中國信託慈善基金會推薦具創業潛力之弱勢家庭，提供低利率創業貸款，協助弱勢民眾經由「信扶專案」創業脫貧。截</t>
+    <t>雅芳御璽悠遊聯名卡</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>渣打銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>視障青年/弱勢女性就業計畫</t>
+  </si>
+  <si>
+    <t>渣打女力創業獎(Women in Entrepreneurship)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">結合渣打基金會(Standard Chartered Foundation)和渣打公益計畫(原Futuremakers公益計畫)的資金，渣打銀行與勵馨基金會共同推動渣打女力創業獎。自112年至114年，渣打女力創業獎已培育近90 組女性創業團隊，輔導約180人，舉辦超過 60 場工作坊、200 小時以上導師陪伴，並投入逾新台幣 500 萬元獎金資源。 </t>
+  </si>
+  <si>
+    <t>官網
+https://wiegoh.tw/
+渣打女力創業獎專案小組
+wie@goh.org.tw</t>
+  </si>
+  <si>
+    <t>02-21738888#2832王科長</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>彰化銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>官網
+https://www.sccharityprogrammes.org.tw/
+渣打公益計畫專案小組
+service@sccharityprogrammes.org.tw</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>指定通路消費最高1.5%現金回饋，百貨公司購物及海外實體商店刷卡最高3.5%現金回饋等女性卡友優惠活動。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>結合渣打基金會(Standard Chartered Foundation)和渣打公益計畫(原Futuremakers公益計畫)的資金，渣打銀行與台北市視障者家長協會和勵馨基金會共同推動青年就業計畫和渣打女力創業獎，109年至114年間，已協助約8,600名視障青年及女性學習新技能、輔助他們就業及創業。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>My</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FF3333FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>至114年12月31日止，累計成功扶助1053人次弱勢民眾，其中經濟弱勢婦女承作件數達791人次，所占比例75%。</t>
-[...11 lines deleted...]
-    </r>
+      <t>購卡</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
-        <color rgb="FF3333FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>截至
-[...39 lines deleted...]
-      <t>02-21738888#2832</t>
+      <t>針對女性客群常消費之場域</t>
     </r>
     <r>
       <rPr>
-        <sz val="14"/>
-        <color rgb="FF3333FF"/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>王科長</t>
-    </r>
+      <t>國內、外指定電商及旅遊平台</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>提供最高</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>現金回饋。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>客服專線</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(02)412-2222</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>My</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>樂卡</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>針對女性客群常消費之場域</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國外、超市、量販店、餐廳及百貨公司</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>提供最高</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>3.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>現金回饋。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新玫瑰卡以核心精神"認真的女人最美麗"，打動無數女性；提供客戶免費市區停車/機場接送/洗車等專屬權益，並同享多元刷卡優惠。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.針對女性顧客提供信貸利率及開辦費優惠。
+2.王道銀行影響力專案，集結眾人的力量，針對經濟弱勢族群提供「影響力貸款」，截至115年6月30日止，累計協助124人次經濟弱勢民眾，其中女性承作件數達72人次，所占比例58%。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>各銀行協助女性就業或創業相關金融措施彙整表(1150729)</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>由中國信託慈善基金會推薦具創業潛力之弱勢家庭，提供低利率創業貸款，協助弱勢民眾經由「信扶專案」創業脫貧。截至115年6月30日止，累計成功扶助1075人次弱勢民眾，其中經濟弱勢婦女承作件數達804人次，所占比例75%。</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="major"/>
     </font>
@@ -675,55 +798,64 @@
       <sz val="16"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF3333FF"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <name val="標楷體"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
       <family val="4"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="4"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -869,51 +1001,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1104,50 +1236,72 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -1233,209 +1387,224 @@
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - 輔色1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="中等" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="6" builtinId="26" customBuiltin="1"/>
@@ -1787,484 +1956,480 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="18.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="38.88671875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="19"/>
+      <c r="A1" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
     </row>
     <row r="2" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="D3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="6" t="s">
+      <c r="E3" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="24"/>
+      <c r="A4" s="29"/>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="21"/>
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="16" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="24"/>
+      <c r="A5" s="29"/>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="21"/>
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="16" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="24"/>
+      <c r="A6" s="29"/>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="21"/>
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="17" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="24"/>
+      <c r="A7" s="29"/>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="21"/>
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="16" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="32.4" x14ac:dyDescent="0.3">
-      <c r="A8" s="24"/>
+      <c r="A8" s="29"/>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="21"/>
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="16" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="39.6" x14ac:dyDescent="0.3">
-      <c r="A9" s="24"/>
-[...15 lines deleted...]
-      <c r="C10" s="7" t="s">
+      <c r="A9" s="29"/>
+      <c r="B9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="10" customFormat="1" ht="105.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="29"/>
+      <c r="B10" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="11" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="26"/>
+      <c r="D10" s="57" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="31"/>
     </row>
     <row r="11" spans="1:6" ht="39.6" x14ac:dyDescent="0.3">
-      <c r="A11" s="24"/>
+      <c r="A11" s="29"/>
       <c r="B11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="D11" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E11" s="29" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="30"/>
+      <c r="E11" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="35"/>
     </row>
     <row r="12" spans="1:6" ht="222" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="24"/>
+      <c r="A12" s="29"/>
       <c r="B12" s="2" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="E12" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="33"/>
+    </row>
+    <row r="13" spans="1:6" ht="122.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="29"/>
+      <c r="B13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="37"/>
+    </row>
+    <row r="14" spans="1:6" ht="130.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="29"/>
+      <c r="B14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="28"/>
-[...19 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="27" t="str">
+      <c r="D14" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" s="32" t="str">
         <f>[1]Sheet1!F5</f>
         <v>台新銀行微型企業官網</v>
       </c>
-      <c r="F14" s="35"/>
+      <c r="F14" s="40"/>
     </row>
     <row r="15" spans="1:6" ht="123.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="24"/>
-      <c r="B15" s="7" t="s">
+      <c r="A15" s="29"/>
+      <c r="B15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="39"/>
+    </row>
+    <row r="16" spans="1:6" ht="59.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="B16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="46"/>
+    </row>
+    <row r="17" spans="1:8" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="23"/>
+      <c r="B17" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="51"/>
+    </row>
+    <row r="18" spans="1:8" ht="59.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="23"/>
+      <c r="B18" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="35"/>
+    </row>
+    <row r="19" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23"/>
+      <c r="B19" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="40"/>
+    </row>
+    <row r="20" spans="1:8" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="23"/>
+      <c r="B20" s="48"/>
+      <c r="C20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="40"/>
+    </row>
+    <row r="21" spans="1:8" ht="196.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="24"/>
+      <c r="B21" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" s="45"/>
+    </row>
+    <row r="22" spans="1:8" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="24"/>
+      <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="C22" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="43"/>
+    </row>
+    <row r="23" spans="1:8" ht="145.80000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="24"/>
+      <c r="B23" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" s="50"/>
+    </row>
+    <row r="24" spans="1:8" ht="196.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="24"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="50"/>
+    </row>
+    <row r="25" spans="1:8" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="24"/>
+      <c r="B25" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" s="52" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="53"/>
+    </row>
+    <row r="26" spans="1:8" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="25"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="54"/>
+      <c r="F26" s="55"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="33" t="s">
-[...188 lines deleted...]
-      <c r="H28" s="36"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="A28:H28"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F24"/>
-    <mergeCell ref="E23:F23"/>
-    <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
-    <mergeCell ref="B21:B22"/>
     <mergeCell ref="E18:F18"/>
-    <mergeCell ref="B25:B26"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:A26"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
-    <mergeCell ref="E21:F21"/>
-    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E25:F26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="A16:A26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="A3:A15"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E14:F14"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>