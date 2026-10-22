--- v1 (2026-08-06)
+++ v2 (2026-10-22)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SynologyDrive\授信委員會\網站定期公告資訊\女性措施\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCC5D447-97F2-4BEC-BCD3-773A590F916B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB866A9A-FDB8-447D-83BD-6900518B14B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="各銀行協助女性就業或創業相關金融措施彙整表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -215,426 +215,496 @@
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>個金行銷部楊小姐02-2371-3111分機2002</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>客戶服務專線 (02)2552-3111</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>女人家房貸</t>
   </si>
   <si>
     <t>客服專線02-2505-9999</t>
   </si>
   <si>
     <t>永豐銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>台新銀行</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
+    <t>信貸服務專線(02)8979-9800</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>兆豐銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>兆豐銀行</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>「</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>好孕禮物貸</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>」</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>專案，針對新手爸媽、準爸媽及備孕夫妻線上申請信貸提供利率及開辦費優惠。
+活動網頁</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+      </rPr>
+      <t>：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>https://marketing.megabank.com.tw/megaloan-pregnancy-e059</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>媚儷鈦金卡</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>百貨公司及電視購物滿額享最高1.7%現金回饋，及提供女性卡友優惠活動。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>Wonderful
+星璨卡</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>信用卡24小時客服專線02-26553355</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行客服專線(02)2181-1111或洽本行各分行放款部門</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>非融資類</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>註：本表資料係依各銀行提供資料予以彙整，如欲瞭解詳情或資料是否異動，請上各銀行網站查看或直接洽詢各銀行。</t>
+  </si>
+  <si>
+    <t>女性企業主貸款「飛雁貸」</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>玫瑰卡</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新銀行以微型企業貸款品牌「飛速貸」出發，發展出女性專屬的「飛雁貸」，女性企業主於9/2~10/31線上申請週轉金貸款享前六期優惠利率2.83%，期望為女性企業主添上夢想雙翼，如飛雁般展翅高飛。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>雅芳御璽悠遊聯名卡</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>渣打銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>視障青年/弱勢女性就業計畫</t>
+  </si>
+  <si>
+    <t>渣打女力創業獎(Women in Entrepreneurship)</t>
+  </si>
+  <si>
+    <t>官網
+https://wiegoh.tw/
+渣打女力創業獎專案小組
+wie@goh.org.tw</t>
+  </si>
+  <si>
+    <t>02-21738888#2832王科長</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>彰化銀行</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>官網
+https://www.sccharityprogrammes.org.tw/
+渣打公益計畫專案小組
+service@sccharityprogrammes.org.tw</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>指定通路消費最高1.5%現金回饋，百貨公司購物及海外實體商店刷卡最高3.5%現金回饋等女性卡友優惠活動。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>結合渣打基金會(Standard Chartered Foundation)和渣打公益計畫(原Futuremakers公益計畫)的資金，渣打銀行與台北市視障者家長協會和勵馨基金會共同推動青年就業計畫和渣打女力創業獎，109年至114年間，已協助約8,600名視障青年及女性學習新技能、輔助他們就業及創業。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>My</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>購卡</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>針對女性客群常消費之場域</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國內、外指定電商及旅遊平台</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>提供最高</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>6%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>現金回饋。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>My</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>樂卡</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>針對女性客群常消費之場域</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>國外、超市、量販店、餐廳及百貨公司</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>提供最高</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="4"/>
+      </rPr>
+      <t>3.5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>%</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>現金回饋。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1.針對女性顧客提供信貸利率及開辦費優惠。
+2.王道銀行影響力專案，集結眾人的力量，針對經濟弱勢族群提供「影響力貸款」，</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>截至115年9月30日止，累計協助125人次經濟弱勢民眾，其中女性承作件數達73人次，所占比例58%。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>由中國信託慈善基金會推薦具創業潛力之弱勢家庭，提供低利率創業貸款，協助弱勢民眾經由「信扶專案」創業脫貧。截至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>115年9月30日止，累計成功扶助1079人次弱勢民眾，其中經濟弱勢婦女承作件數達806人次，所占比例75%。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>消費金融部政策業務科02-2349-3333#306</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>汪先生</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
     <t>針對不同生活形態及人生階段的女性，支持每個女性都值得擁有自己的家，打造女性專屬成家旅程的房貸產品和服務。
 ･ 女人家房貸介紹：
 女性房貸利率減碼。              
 受理10坪(含)以上擔保品。
 專屬網站提供各類試算及貸款服務。
-提供搬家、驗屋、清潔等居家服務。
 ･ 女人家網址：
 https://bank.sinopac.com/sinopacBT/webevents/woman-mortgage/index.html</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <t>本行客服專線(02)412-2222或洽本行各分行個金帳戶管理員</t>
-[...25 lines deleted...]
-        <sz val="12"/>
+    <r>
+      <t>結合渣打基金會(Standard Chartered Foundation)和渣打公益計畫(原Futuremakers公益計畫)的資金，渣打銀行與勵馨基金會共同推動渣打女力創業獎。自112年至</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>好孕禮物貸</t>
-[...12 lines deleted...]
-        <sz val="12"/>
+      <t>115年，渣打女力創業獎已培育近120組女性創業團隊，舉辦77場工作坊、媒合渣打志工導師輔導，超過250 小時導師陪伴，並投入新台幣 750 萬元獎金資源，創造超過 400 個工作機會。</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新玫瑰卡以核心精神"認真的女人最美麗"，打動無數女性；提供客戶免費市區停車/機場接送等專屬權益，並享多樣刷卡優惠。</t>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>本行客服專線(02)412-2222或洽本行各分行</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>專案，針對新手爸媽、準爸媽及備孕夫妻線上申請信貸提供利率及開辦費優惠。
-[...13 lines deleted...]
-        <sz val="12"/>
+      <t>企業授信部門</t>
+    </r>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF3333FF"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>https://marketing.megabank.com.tw/megaloan-pregnancy-e059</t>
-[...99 lines deleted...]
-      <t>My</t>
+      <t>本行</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>購卡</t>
-[...11 lines deleted...]
-      <t>針對女性客群常消費之場域</t>
+      <t>客服專線</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t>(</t>
-[...61 lines deleted...]
-      </rPr>
       <t>(02)412-2222</t>
     </r>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...98 lines deleted...]
-    <t>由中國信託慈善基金會推薦具創業潛力之弱勢家庭，提供低利率創業貸款，協助弱勢民眾經由「信扶專案」創業脫貧。截至115年6月30日止，累計成功扶助1075人次弱勢民眾，其中經濟弱勢婦女承作件數達804人次，所占比例75%。</t>
+    <t>各銀行協助女性就業或創業相關金融措施彙整表(1151022)</t>
     <phoneticPr fontId="18" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1387,224 +1457,221 @@
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - 輔色1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 輔色2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 輔色3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 輔色4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 輔色5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 輔色6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 輔色1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 輔色2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 輔色3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 輔色4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 輔色5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 輔色6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 輔色1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 輔色2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 輔色3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 輔色4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 輔色5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 輔色6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="中等" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="合計" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="好" xfId="6" builtinId="26" customBuiltin="1"/>
@@ -1955,492 +2022,492 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H28"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScale="120" zoomScaleNormal="100" zoomScalePageLayoutView="120" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
-    <col min="2" max="2" width="18.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="38.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.25" style="1" customWidth="1"/>
+    <col min="4" max="4" width="40.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="25.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="38.875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+    </row>
+    <row r="2" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2"/>
     </row>
-    <row r="3" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="28" t="s">
+    <row r="3" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="F3" s="18" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="29"/>
+    <row r="4" spans="1:6" ht="40.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="48"/>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="23"/>
-[...7 lines deleted...]
-      <c r="A5" s="29"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48"/>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="23"/>
-[...2 lines deleted...]
-      <c r="F5" s="16" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="18" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="29"/>
+    <row r="6" spans="1:6" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="48"/>
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="23"/>
-[...7 lines deleted...]
-      <c r="A7" s="29"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="43.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48"/>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="23"/>
-[...7 lines deleted...]
-      <c r="A8" s="29"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="33" x14ac:dyDescent="0.25">
+      <c r="A8" s="48"/>
       <c r="B8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="23"/>
-[...8 lines deleted...]
-      <c r="B9" s="17" t="s">
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="39" x14ac:dyDescent="0.25">
+      <c r="A9" s="48"/>
+      <c r="B9" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="27"/>
-[...1 lines deleted...]
-      <c r="E9" s="27"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
       <c r="F9" s="13" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="10" customFormat="1" ht="105.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="29"/>
+    <row r="10" spans="1:6" s="10" customFormat="1" ht="105.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="48"/>
       <c r="B10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="30" t="s">
+      <c r="D10" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="F10" s="31"/>
-[...2 lines deleted...]
-      <c r="A11" s="29"/>
+      <c r="F10" s="50"/>
+    </row>
+    <row r="11" spans="1:6" ht="39" x14ac:dyDescent="0.25">
+      <c r="A11" s="48"/>
       <c r="B11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="17" t="s">
+      <c r="D11" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E11" s="34" t="s">
+      <c r="E11" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="F11" s="35"/>
-[...2 lines deleted...]
-      <c r="A12" s="29"/>
+      <c r="F11" s="36"/>
+    </row>
+    <row r="12" spans="1:6" ht="222" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48"/>
       <c r="B12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="32" t="s">
+      <c r="D12" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="33"/>
-[...2 lines deleted...]
-      <c r="A13" s="29"/>
+      <c r="F12" s="52"/>
+    </row>
+    <row r="13" spans="1:6" ht="122.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48"/>
       <c r="B13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="21" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="E13" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="F13" s="37"/>
-[...2 lines deleted...]
-      <c r="A14" s="29"/>
+      <c r="F13" s="54"/>
+    </row>
+    <row r="14" spans="1:6" ht="130.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48"/>
       <c r="B14" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="C14" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="D14" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="32" t="str">
+      <c r="E14" s="51" t="str">
         <f>[1]Sheet1!F5</f>
         <v>台新銀行微型企業官網</v>
       </c>
-      <c r="F14" s="40"/>
-[...2 lines deleted...]
-      <c r="A15" s="29"/>
+      <c r="F14" s="37"/>
+    </row>
+    <row r="15" spans="1:6" ht="123.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48"/>
       <c r="B15" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E15" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="F15" s="39"/>
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="E15" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="56"/>
+    </row>
+    <row r="16" spans="1:6" ht="58.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="44" t="s">
+        <v>58</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="17" t="s">
+      <c r="C16" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="34" t="s">
+      <c r="E16" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="F16" s="46"/>
-[...2 lines deleted...]
-      <c r="A17" s="23"/>
+      <c r="F16" s="28"/>
+    </row>
+    <row r="17" spans="1:8" ht="39" x14ac:dyDescent="0.25">
+      <c r="A17" s="45"/>
       <c r="B17" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="17" t="s">
+      <c r="C17" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="17" t="s">
+      <c r="D17" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="E17" s="51" t="s">
+      <c r="E17" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="F17" s="51"/>
-[...2 lines deleted...]
-      <c r="A18" s="23"/>
+      <c r="F17" s="35"/>
+    </row>
+    <row r="18" spans="1:8" ht="58.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="45"/>
       <c r="B18" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="17" t="s">
+      <c r="C18" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="17" t="s">
+      <c r="D18" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="E18" s="34" t="s">
+      <c r="E18" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="F18" s="35"/>
-[...3 lines deleted...]
-      <c r="B19" s="47" t="s">
+      <c r="F18" s="36"/>
+    </row>
+    <row r="19" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="45"/>
+      <c r="B19" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="37"/>
+    </row>
+    <row r="20" spans="1:8" ht="49.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="45"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="D19" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="34" t="s">
+      <c r="D20" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="40"/>
-[...16 lines deleted...]
-      <c r="A21" s="24"/>
+      <c r="F20" s="37"/>
+    </row>
+    <row r="21" spans="1:8" ht="196.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="43"/>
       <c r="B21" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="15" t="s">
+      <c r="C21" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="14" t="s">
+      <c r="D21" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="E21" s="44" t="s">
+      <c r="E21" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="F21" s="45"/>
-[...2 lines deleted...]
-      <c r="A22" s="24"/>
+      <c r="F21" s="26"/>
+    </row>
+    <row r="22" spans="1:8" ht="101.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="43"/>
       <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D22" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="E22" s="42" t="s">
-[...6 lines deleted...]
-      <c r="B23" s="28" t="s">
+      <c r="E22" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="24"/>
+    </row>
+    <row r="23" spans="1:8" ht="145.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="43"/>
+      <c r="B23" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" s="34"/>
+    </row>
+    <row r="24" spans="1:8" ht="196.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="43"/>
+      <c r="B24" s="32"/>
+      <c r="C24" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="16" t="s">
+      <c r="F24" s="34"/>
+    </row>
+    <row r="25" spans="1:8" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="43"/>
+      <c r="B25" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" s="39"/>
+    </row>
+    <row r="26" spans="1:8" ht="68.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="32"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="49" t="s">
-[...56 lines deleted...]
-      <c r="H28" s="41"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="41"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="D3:D9"/>
+    <mergeCell ref="C3:C9"/>
+    <mergeCell ref="E3:E9"/>
+    <mergeCell ref="A3:A15"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E14:F14"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E25:F26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="A16:A26"/>
-    <mergeCell ref="A1:F1"/>
-[...9 lines deleted...]
-    <mergeCell ref="E14:F14"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>