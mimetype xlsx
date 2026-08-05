--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1,3888 +1,2360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\桌面\國際金融委員會\建置銀行共通性服務費用揭露平台\彙整表及銀行回覆資料\2026年3月\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Desktop\0630\各金融機構特定金錢信託業務共通性費用收取方式資訊彙整表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB998053-BCB3-436D-B5AC-60563CA98656}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61C9B235-1EF8-4374-84EC-A45705EADCDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$W$82</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$86</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$81</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="791" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="314">
+  <si>
+    <t>銀行代號</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
   <si>
     <t>銀行名稱</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>客戶服務專線</t>
   </si>
   <si>
+    <t>華南商業銀行</t>
+  </si>
+  <si>
+    <t>上海商業儲蓄銀行</t>
+  </si>
+  <si>
+    <t>台北富邦商業銀行</t>
+  </si>
+  <si>
+    <t>國泰世華商業銀行</t>
+  </si>
+  <si>
+    <t>兆豐國際商業銀行</t>
+  </si>
+  <si>
+    <t>台中商業銀行</t>
+  </si>
+  <si>
+    <t>華泰商業銀行</t>
+  </si>
+  <si>
+    <t>臺灣新光商業銀行</t>
+  </si>
+  <si>
+    <t>陽信商業銀行</t>
+  </si>
+  <si>
+    <t>板信商業銀行</t>
+  </si>
+  <si>
+    <t>三信商業銀行</t>
+  </si>
+  <si>
+    <t>聯邦商業銀行</t>
+  </si>
+  <si>
+    <t>遠東國際商業銀行</t>
+  </si>
+  <si>
+    <t>元大商業銀行</t>
+  </si>
+  <si>
+    <t>玉山商業銀行</t>
+  </si>
+  <si>
+    <t>本國銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>810</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>信託帳戶餘額證明</t>
+  </si>
+  <si>
+    <t>信託帳戶印鑑變更/掛失</t>
+  </si>
+  <si>
+    <t>對帳單補發/列印</t>
+  </si>
+  <si>
+    <t>調閱影印交易文件</t>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>無</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份新臺幣100元</t>
+  </si>
+  <si>
+    <t>申請當月起，六個月內補發免費，逾六個月每份對帳單新臺幣100元</t>
+  </si>
+  <si>
+    <t>每份50元</t>
+  </si>
+  <si>
+    <t>每份手續費USD$40</t>
+  </si>
+  <si>
+    <t>當年度每份手續費USD$15
+非當年度每份手續費USD$40</t>
+  </si>
+  <si>
+    <t>未辦理信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                   目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                  目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>銀行揭示費用網址(請載明貴行揭示「特定金錢信託業務收費項目」網頁詳細網址)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>因目前未收取本項共通性費用，故無另於本行網頁揭露相關收費項目及明細。</t>
+  </si>
+  <si>
+    <t>目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每件100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>外商銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 100元/份</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 100元/次</t>
+  </si>
+  <si>
+    <t>星展(台灣)銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2545-1788</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份NTD200
+每增加乙份加收NTD100</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每張NT$100元，
+(如傳票已送倉儲公司保管者，需另加收調閱記錄費每次NT$800元 )</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>012</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>NTD100/每一申請事項</t>
+  </si>
+  <si>
+    <t>016</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>093</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>荷商安智銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>097</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商富國銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>日商三井住友銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>註一：本表係依各銀行提供資料彙整，如欲瞭解詳情或資料是否異動請上各銀行網站查看或直接洽詢各銀行。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>050</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>098</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>020</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>瑞興商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-818-101</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>082</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商法國巴黎銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>安泰商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>412-8077
+0800-005-999</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>高雄銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>100元/筆 
+註：本行信託帳戶印鑑為委託人之存款帳戶印鑑，故印鑑變更／掛失收費標準，依本行存款業務規定辦理。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2182-1313
+0800-301-313</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國信託商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 50元/第一份、20元/次份</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 100元/帳戶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-024-365</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>017</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-016-168</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱基商業銀行
+(原:萬泰銀行)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+申請日前一年內之資料/免費
+逾一年，NT$100／每份(年)
+收費上限NT$2,000</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>081</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">一份NT$50
+第二份(含)以上每份NT$20
+</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.六個月(含)以下:
+   100 元/帳戶
+2.六個月(不含)以上:
+   200 元/帳戶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.三個月以內(含)以下:
+   100元/張
+2.三個月(不含)以上:
+   申請費:100元/張,
+   調箱費:500元/次</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>037</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商法國興業銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>011</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">(02)2558-2111
+0800-003-111       </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>瑞士商瑞士銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8722-7888</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>381</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>大陸商交通銀行
+臺北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8101-1009</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>日商瑞穂銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行以委託人約定之存款帳戶印鑑為信託印鑑，存款印鑑變更/掛失收費標準，依本行存款（新台幣/外匯）業務規定辦理。</t>
+  </si>
+  <si>
+    <t>每張200元</t>
+  </si>
+  <si>
+    <t>1.每份50元。
+2.逾10張，每增一張加收10元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次收100元
+申請近半年以前者每次收200元
+(利用電話語音傳真免收)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8751-6665 
+0800-007-889</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>以影印存摺作為餘額證明方式，故不收費。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>逾一年以上:100元/戶 
+一年以內:50元/戶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+每一份50元
+第二份以上每份20元  </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>收費
+調閱影印二年內之交易文件，每張酌收新臺幣100元。
+二年以上每張酌收新臺幣500元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">未提供本項服務 </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-075-252</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>325</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>香港上海匯豐銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>未辦理特定金錢信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>085</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新加坡華僑銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人戶：
+1.卓越理財帳戶：一年以內(含)對帳單目前不收費；一年以前對帳單每月NT$100
+2.運籌理財帳戶及其他一般帳戶：一年以內（含）對帳單每月NT$100；一年以前對帳單每月NT$150
+公司戶申請綜合對帳單：
+一年以內（含）對帳單新臺幣100元，一年以上對帳單每月新臺幣150元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>328</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商法國外貿銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>註三：如有理財投資需求，應留意各銀行提供服務之投資門檻、手續費收取、利率及優惠期間等相關優惠項目與條件各有差異，使用相關金融服務前應先了解詳情，俾選擇合適之理財投資模式。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>http://www.hsbc.com.tw</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>086</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商東方匯理銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>022</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商美國銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-3000</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>076</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商摩根大通銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>083</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>英商渣打銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>072</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>德商德意志銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>025</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>菲商菲律賓首都銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>324</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商花旗銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>023</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>泰國盤谷銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>075</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>香港商東亞銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>053</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份50元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每次100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>六個月內(含)：免費 
+六個月以上：每份100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>六個月內(含)：每張50元
+六個月以上：每張100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中華郵政公司</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02) 8023-9088﻿﻿﻿
+0800-255-777</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>018</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>全國農業金庫</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請半年(含)內資料50元/份，超過半年者100元/份。另申請1份以上，則每份加收20元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2380-5100</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>021</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>花旗（台灣）商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>005</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣土地銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2314-6633</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>006</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>合作金庫銀行</t>
-  </si>
-[...86 lines deleted...]
-    <t>外匯存款存提領現鈔</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(04)2227-3131</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>007</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.核發證明日屬最近3個月內，每份新臺幣50元（如申請1份以上，每份加收20元）
+2.核發證明日超過3個月者，每份新臺幣100元（如申請1份以上，每份加收20元）。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>理財存摺掛失或補發
+每次新臺幣100元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2181-1111</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>008</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2181-0101</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>009</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>彰化商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>054</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>京城商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  每份50元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(06)213-9922</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.每張50元。                
+2.每增一張加收20元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>380</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國銀行台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>028</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美國紐約梅隆銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>004</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+0800-025-168</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>公告於本行「基金大觀園」http://fund.bot.com.tw/w/index.htm--&gt;收費總覽</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份收取新臺幣30元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>信託帳戶印鑑掛失暨更換: 每一帳戶收取新臺幣100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>補印一年(含)內對帳單免收、一年以上對帳單收取每份 新臺幣200元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-688-168</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>078</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新加坡星展銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>048</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>王道銀行
+(原:臺灣工業銀行)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>依個別契約約定收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>029</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新加坡商大華銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>030</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商道富銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>013</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行以委託人之存款印鑑為信託印鑑，存款印鑑變更/掛失
+每戶新臺幣100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-818-001</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>382</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國建設銀行
+臺北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>文件副本-兩年以上
+(新台幣300元或等值金額)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>326</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>西班牙對外銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>未提供本項服務</t>
-  </si>
-[...9 lines deleted...]
-    <t>目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-6000</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>http://www.bbva.com.tw</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.基金通路報酬資訊：https://www.bankchb.com/frontend/FundQuery.jsp   
+2.客戶權益：https://www.bankchb.com/frontend/mashup.jsp?funcId=3f17297f15</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>日商三菱日聯銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                   目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                  目前不收費</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>滙豐</t>
+      <t>請洽詢各理財顧問
+專線電話</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <rFont val="Times New Roman"/>
+        <sz val="12"/>
+        <rFont val="新細明體"/>
         <family val="1"/>
+        <charset val="136"/>
       </rPr>
-      <t>(</t>
+      <t/>
+    </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人戶：(02)6616-6000
+公司戶：請與您的客戶關係經理聯</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>092</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>052</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>渣打國際商業銀行</t>
+  </si>
+  <si>
+    <t>100元/次
+(比照本行「金融服務收費標準」印鑑遺失變更-一般客戶)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>3個月以內(含)：100元/份
+3個月以上：200元/份+調箱費800元
+(比照本行「金融服務收費標準」調閱傳票或繳納單據影本-一般客戶)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)4058-0088</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>新台幣 500 元或等值金額</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>自交易日(不含)起計算，一個月(含)免收，超逾一個月至一年(含)者，每張收取新臺幣100元，超逾一年者，每張收取新臺幣200元。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>080-080-1010
+(02)8752-1111</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6612-9889</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.mizuhogroup.com/asia-pacific/taiwan/cn</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.megabank.com.tw/-/media/mega/files/bank/about/announcement/fee/fee-13.pdf?la=zh-tw&amp;hash=3CD42A9F6D928B325124FB6745E90E26</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.agribank.com.tw/Message/MessageView?itemid=118&amp;mid=49&amp;page=1&amp;groupid=0</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.cotabank.com.tw/web/wp-content/uploads/files/public/public_pdf_29.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>826</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>樂天國際商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-8146</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-081-108
+(02)2171-1055</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.entiebank.com.tw/EntieWebMigrateFiles/public/images/新臺幣、美元黃金存摺及特定金錢信託手續費收費標準.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>824</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>連線商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6615-6899
+0809-007-666(限市話)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(04)2236-8528</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.tbb.com.tw/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8073-1166 
+0800-261732</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-017-171</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>50元/份(寄送手續費另計-含郵資50元/次)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>100元/次</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2505-9999
+0203-08989</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.六個月內帳單-150元/份
+2.六個月以上帳單-200元/份</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.調閱往來歷史資料/文件 (六個月以內(含))-100元/帳戶
+2.調閱往來歷史資料/文件 (超過六個月)-200元/帳戶
+3.調閱往來歷史資料/文件 (超過五年)-300元/帳戶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.kgibank.com.tw/zh-tw/personal/investment/terms-condition</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>823</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8979-6600</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>將來商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.taipeistarbank.com.tw/Content/Uploads/Files/ServicesCharge__2105191030179018.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>客服中心電話:(02)7736-6689</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.sunnybank.com.tw/net/Page/Tmenu/381</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://bank.sinopac.com/MMA8/DocDownload/永豐銀行各項收費標準及公告事項.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 每張 50 元
+2. 每增一張加收 20 元</t>
+  </si>
+  <si>
+    <t>每次 100 元，如與存款業務同時申請時，依本行存款業務規定辦理計收</t>
+  </si>
+  <si>
+    <t>1. 調印一年以內資料：100 元/張
+2. 調印一年以上資料：200 元/張
+3. 調印五年以上資料：500 元/張</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hwataibank.com.tw/wp-content/uploads/2022/09/%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E6%9C%8D%E5%8B%99%E9%A0%85%E7%9B%AE%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96-1110901.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>329</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>印尼商印尼人民銀行台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>330</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>韓商韓亞銀行台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8101-0611</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6631-2988</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>039</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>澳商澳盛銀行
+台北分行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2721-6330</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(07)238-3530
+(營業時間內)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bok.com.tw/e-banking-cost</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://global.1qbank.com/lounge/taipei/et/fee/index.html</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://tcbbank.moneydj.com/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">(一)影印交易傳票
+1.最近一年內：每張100元
+2.超過一年者：每張200元
+※已入倉庫(儲)之資料每次調閱需加收500元
+(二)申請交易明細資料
+1.最近1年內：查詢頁數≦12頁者，每份100元，頁數＞12頁者，每增加1頁加收5元。
+2.超過1年者：查詢頁數≦12頁者，每份200元，頁數＞12頁者，每增加1頁加收5元。
+※每一帳號視為1份。                     </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>第一商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.一年以內：50 元／戶，頁數超過 10 頁者，每增加 1 頁加收 5 元 。
+2.逾一年以上：100 元／戶，頁數超過 10 頁者，每增加 1 頁加收 5 元 。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>第一銀行官方網站→個人金融→各類服務→公告資訊→公告資訊→收費標準→信託業務各項服務費用收費標準
+https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>"6個月以內(含)：100元/份
+6個月以上：200元/份
+(比照本行「金融服務收費標準」非
+當月月結單補發-一般客戶)"</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Email 電子檔每份 50 元
+紙本每份 100 元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>紙本每份 200 元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Email 補寄交易確認書電子檔：
+自交易確認書寄發日起六個月(含)內不收費
+超過六個月每份 50 元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.linebank.com.tw/resources/products</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.sc.com/tw/regulatory-announcement/taipei-branch/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>土銀入口網站→資訊揭露→手續費說明→臺灣土地銀行特定金錢信託業務相關費用收費標準表
+https://www.landbank.com.tw/Category/Items/%E8%87%BA%E7%81%A3%E5%9C%9F%E5%9C%B0%E9%8A%80%E8%A1%8C%E7%89%B9%E5%AE%9A%E9%87%91%E9%8C%A2%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E7%9B%B8%E9%97%9C%E8%B2%BB%E7%94%A8%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E8%A1%A8</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.o-bank.com/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://clbankw.feib.com.tw/upload/www/WebSitePDF/declare/322StandardTW.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>客服中心單一代表號：
+各地區市話請撥：412-2222 按9轉接專人 (以市話計費)
+手機請撥：(02) 412-2222 按9轉接專人
+免付費服務專線：0800-365-889 按9轉接專人 (限市話)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>每次新臺幣</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...3 lines deleted...]
-        <charset val="136"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
-      <t>台灣</t>
+      <t>100</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1098 lines deleted...]
-        <sz val="16"/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>015</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國輸出入銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份50元
+第二份起每份收費20元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份100元</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...1289 lines deleted...]
-</t>
+      <t>各金融機構</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
-        <sz val="18"/>
+        <sz val="16"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>大陸地區中文匯款</t>
+      <t>特定金錢信託業務</t>
     </r>
     <r>
       <rPr>
-        <sz val="18"/>
+        <sz val="16"/>
+        <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">
-[...4 lines deleted...]
-</t>
+      <t>共通性費用收取方式資訊彙整表</t>
     </r>
-    <r>
-[...591 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2272-6866 
+0800-024-580</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>服務專線02-2655-3355(付費電話)/0800-023-123(限市話)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...67 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.合作金庫官方網站→關於合庫→公開掲露事項→其他掲露事項→收費標準
+https://www.tcb-bank.com.tw/-/media/files/about-tcb/disclosure/other/tcb-fee/fun_fee.pdf
+2.合作金庫官方網站→個人金融→基金/投資→基金→公開事項與資訊掲露→基金通路報酬資訊
+https://www.tcb-bank.com.tw/personal-banking/investment/fund/announcement/reward-info</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.scsb.com.tw/content/link/link10_05.html</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行無此業務</t>
+  </si>
+  <si>
+    <t>本行無此業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hsbc.com.tw/help/tariffs/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hncb.com.tw/wps/wcm/connect/4949a958-1023-488a-b691-d8a6e562e428/%E7%89%B9%E5%AE%9A%E9%87%91%E9%8C%A2%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E5%85%B1%E9%80%9A%E6%80%A7%E8%B2%BB%E7%94%A8%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-4949a958-1023-488a-b691-d8a6e562e428-pSbq57S</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>渣打國際商業銀行股份有限公司特定金錢信託資金投資國內外有價證券作業規則
+https://av.sc.com/tw/content/docs/tw-invest-mf-workrules-202605.pdf
+金融服務收費標準
+https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf
+渣打國際商業銀行股份有限公司特定金錢信託資金投資各項商品收費說明 
+https://av.sc.com/tw/content/docs/tw-trust-feetable.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>50元/份
+(比照本行「金融服務收費標準」餘額證明-一般客戶)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://static.nextbank.com.tw/static/ofw/nextBank/disclosure/20260519095246230949.pdf?_gl=1*1iv4lwf*_gcl_au*MTk4MTUzMzk5NS4xNzg0NTE1NzQw</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.fubon.com/banking/document/form/TW/deposit_fee.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8161-2888#2890</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null
+特定金錢信託業務共通性費用收費標準(公告日/施行日：100年06月30日)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行未承作信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行尚未開辦特定金錢信託業務</t>
+  </si>
+  <si>
+    <t>本行尚未開辦特定金錢信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>滙豐(台灣)商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>永豐商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新國際商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行未開辦信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>註二：資料內關於金額部份，除特別註記者外，皆以新臺幣(元)為單位。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>資料報送至115年06月30日止</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...23 lines deleted...]
-      <sz val="16"/>
+      <u/>
+      <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...9 lines deleted...]
-    <font>
       <sz val="14"/>
-      <name val="Times New Roman"/>
-[...48 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...5 lines deleted...]
-      </bottom>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="126">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-  </cellStyleXfs>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...178 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Normal_附件四調查表確定版1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+  <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="超連結" xfId="4" builtinId="8"/>
+    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="超連結" xfId="3" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4143,3925 +2615,3071 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/Docdownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/global/about-us/global-presence/zh-TW/taiwan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://business.bofa.com/en-us/content/apac-taiwan.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apac.cib.natixis.com/taiwan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tw.bk.mufg.jp/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=433&amp;refid=null&#22806;&#24163;&#21295;&#20812;&#20043;&#33256;&#27331;&#20316;&#26989;&#25163;&#32396;&#36027;&#25910;&#21462;&#38917;&#30446;&#33287;&#27161;&#28310;&#20844;&#21578;&#65288;&#26045;&#34892;&#26085;&#65306;114&#24180;08&#26376;11&#26085;&#65289;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrobank.com.tw/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/deposit/foreign-service/outward-remittance/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/entie/2_10_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://av.sc.com/tw/content/docs/tw-WM-feetable20161001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com.tw/bank/about/announcement/announcement?i=4Y_VIOBqXUKN9YKrEvU2eQ&amp;p=eiED0NQ60kev5_zStlp90A&amp;d=HA4k102TJkG2QuRj6K5Wtg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/about-us/legal-disclaimer-and-announcement-info" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20241226105016180625.pdf?_gl=1*178f6j2*_gcl_au*MzQ3NTk1ODY2LjE3MzYzMDA2NzU." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britaipei.com/public" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societegenerale.asia/en/disclosure-information/taiwan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tw.ccb.com/taipei/cn/ggxx/201408151408088458.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubot.com.tw/UBOT_uploadFolder/20230714web01-1689318948596.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taiwan.bnpparibas.com/cht/introduction/activities.asp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankofchina.com/tw/bocinfo/bi4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post.gov.tw/post/internet/B_saving/index.jsp?ID=3020204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/bus/bus07.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hncb.com.tw/wps/portal/HNCB/per_finance/area3/announce/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDfxNPT0M_A18DYyNLAwcfQJ8PXxd3I3dPc30w1EVuIcFmBo4ugQ7hfgaOhoH-prqRxGlHwdwNCBSP24FUfiND9ePQrUCiw_Q3OBtbgi0wtXc0Mzd2cjd1QhDgbMBWIGToaubm6G7pwFMAW5XFOS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/corporate/info/info--report" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bot.com.tw/Images/File/GetFileId/0565caba-233e-47ab-8b01-cad4ee039e83" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbl.com.tw/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcb-bank.com.tw/-/media/files/personal-banking/deposit-exchange/common-services/important/dbu_remittance_fee1141001.pdf?sc_lang=zh-tw&amp;hash=531B1878AC2F28B2B7AA4766616341FF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingcommercialbanking.com/eCache/ENG/24/856.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=3197&amp;mid=222&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbank.com.tw/Category/Items/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_%E5%90%ABOBU_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ca-cib.com/our-global-presence/asia-pacific/taiwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uob.com.tw/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpmorgan.com/TW/en/about-us" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/about/announcement/notice/fee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=ec167163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/public_info/index.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU&#22806;&#21295;&#26989;&#21209;&#25910;&#36027;&#27161;&#28310;_2105191027515079.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcbbank.com.tw/pdf/ForeignExchangeCharges.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/DocDownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#26989;&#21209;&#20849;&#36890;&#24615;&#36027;&#29992;&#25910;&#36027;&#27161;&#28310;(&#20844;&#21578;&#26085;/&#26045;&#34892;&#26085;&#65306;100&#24180;06&#26376;30&#26085;)" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/ServicesCharge__2105191030179018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cotabank.com.tw/web/wp-content/uploads/files/public/public_pdf_29.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/document/form/TW/deposit_fee.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextBank/disclosure/20260519095246230949.pdf?_gl=1*1iv4lwf*_gcl_au*MTk4MTUzMzk5NS4xNzg0NTE1NzQw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hwataibank.com.tw/wp-content/uploads/2022/09/%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E6%9C%8D%E5%8B%99%E9%A0%85%E7%9B%AE%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96-1110901.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcbbank.moneydj.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/link/link10_05.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/EntieWebMigrateFiles/public/images/&#26032;&#33274;&#24163;&#12289;&#32654;&#20803;&#40643;&#37329;&#23384;&#25722;&#21450;&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#25163;&#32396;&#36027;&#25910;&#36027;&#27161;&#28310;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tbb.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/help/tariffs/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/personal/investment/terms-condition" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=118&amp;mid=49&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clbankw.feib.com.tw/upload/www/WebSitePDF/declare/322StandardTW.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.1qbank.com/lounge/taipei/et/fee/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tcb-bank.com.tw/Pages/Default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/-/media/mega/files/bank/about/announcement/fee/fee-13.pdf?la=zh-tw&amp;hash=3CD42A9F6D928B325124FB6745E90E26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W93"/>
+  <dimension ref="A1:T84"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="75" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" sqref="A1:L86"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="K72" sqref="K72"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="148.15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7" style="11" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9" style="8"/>
+    <col min="1" max="1" width="7" style="55" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28" style="61" customWidth="1"/>
+    <col min="3" max="6" width="39.875" style="60" customWidth="1"/>
+    <col min="7" max="7" width="31.375" style="58" customWidth="1"/>
+    <col min="8" max="8" width="33" style="58" customWidth="1"/>
+    <col min="9" max="9" width="57" style="59" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      <c r="A3" s="1" t="s">
+    <row r="1" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="116" t="s">
+        <v>287</v>
+      </c>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+    </row>
+    <row r="2" spans="1:20" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="119" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
+    </row>
+    <row r="3" spans="1:20" s="10" customFormat="1" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="9"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="9"/>
+    </row>
+    <row r="4" spans="1:20" s="10" customFormat="1" ht="50.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="123"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+    </row>
+    <row r="5" spans="1:20" s="10" customFormat="1" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="82"/>
+      <c r="H5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="J5" s="7"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
+      <c r="Q5" s="9"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="9"/>
+      <c r="T5" s="9"/>
+    </row>
+    <row r="6" spans="1:20" s="10" customFormat="1" ht="398.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G6" s="3"/>
+      <c r="H6" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I6" s="86" t="s">
+        <v>276</v>
+      </c>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="9"/>
+      <c r="T6" s="9"/>
+    </row>
+    <row r="7" spans="1:20" s="17" customFormat="1" ht="292.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="I7" s="87" t="s">
+        <v>292</v>
+      </c>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="16"/>
+      <c r="S7" s="16"/>
+      <c r="T7" s="16"/>
+    </row>
+    <row r="8" spans="1:20" s="10" customFormat="1" ht="292.14999999999998" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>154</v>
+      </c>
+      <c r="D8" s="73" t="s">
+        <v>280</v>
+      </c>
+      <c r="E8" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G8" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>156</v>
+      </c>
+      <c r="I8" s="79" t="s">
+        <v>265</v>
+      </c>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="9"/>
+    </row>
+    <row r="9" spans="1:20" s="10" customFormat="1" ht="175.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="I9" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="9"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="9"/>
+    </row>
+    <row r="10" spans="1:20" s="10" customFormat="1" ht="158.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="14"/>
+      <c r="H10" s="20" t="s">
+        <v>279</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="9"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="R10" s="9"/>
+      <c r="S10" s="9"/>
+      <c r="T10" s="9"/>
+    </row>
+    <row r="11" spans="1:20" s="10" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="18"/>
+      <c r="H11" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" s="85" t="s">
+        <v>294</v>
+      </c>
+      <c r="J11" s="8"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="9"/>
+      <c r="O11" s="9"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="9"/>
+      <c r="R11" s="9"/>
+      <c r="S11" s="9"/>
+      <c r="T11" s="9"/>
+    </row>
+    <row r="12" spans="1:20" s="99" customFormat="1" ht="121.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="E12" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="F12" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="G12" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="I12" s="85" t="s">
+        <v>302</v>
+      </c>
+      <c r="J12" s="97"/>
+      <c r="K12" s="97"/>
+      <c r="L12" s="97"/>
+      <c r="M12" s="97"/>
+      <c r="N12" s="98"/>
+      <c r="O12" s="98"/>
+      <c r="P12" s="98"/>
+      <c r="Q12" s="98"/>
+      <c r="R12" s="98"/>
+      <c r="S12" s="98"/>
+      <c r="T12" s="98"/>
+    </row>
+    <row r="13" spans="1:20" s="10" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="18"/>
+      <c r="H13" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="J13" s="8"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="9"/>
+      <c r="S13" s="9"/>
+      <c r="T13" s="9"/>
+    </row>
+    <row r="14" spans="1:20" s="10" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>282</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="21"/>
+      <c r="H14" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="9"/>
+      <c r="S14" s="9"/>
+      <c r="T14" s="9"/>
+    </row>
+    <row r="15" spans="1:20" s="10" customFormat="1" ht="214.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" s="14"/>
+      <c r="H15" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+      <c r="R15" s="9"/>
+      <c r="S15" s="9"/>
+      <c r="T15" s="9"/>
+    </row>
+    <row r="16" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="78"/>
+      <c r="H16" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="I16" s="79" t="s">
+        <v>216</v>
+      </c>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="9"/>
+      <c r="O16" s="9"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="9"/>
+      <c r="R16" s="9"/>
+      <c r="S16" s="9"/>
+      <c r="T16" s="9"/>
+    </row>
+    <row r="17" spans="1:20" s="10" customFormat="1" ht="119.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" s="76" t="s">
+        <v>142</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="J17" s="7"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="9"/>
+      <c r="O17" s="9"/>
+      <c r="P17" s="9"/>
+      <c r="Q17" s="9"/>
+      <c r="R17" s="9"/>
+      <c r="S17" s="9"/>
+      <c r="T17" s="9"/>
+    </row>
+    <row r="18" spans="1:20" s="33" customFormat="1" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>146</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="32"/>
+      <c r="O18" s="32"/>
+      <c r="P18" s="32"/>
+      <c r="Q18" s="32"/>
+      <c r="R18" s="32"/>
+      <c r="S18" s="32"/>
+      <c r="T18" s="32"/>
+    </row>
+    <row r="19" spans="1:20" s="10" customFormat="1" ht="77.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="G19" s="3"/>
+      <c r="H19" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="I19" s="34" t="s">
+        <v>277</v>
+      </c>
+      <c r="J19" s="33"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="9"/>
+      <c r="O19" s="9"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="9"/>
+      <c r="R19" s="9"/>
+      <c r="S19" s="9"/>
+      <c r="T19" s="9"/>
+    </row>
+    <row r="20" spans="1:20" s="10" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="3"/>
+      <c r="H20" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="I20" s="34" t="s">
+        <v>228</v>
+      </c>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="9"/>
+      <c r="O20" s="9"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="9"/>
+      <c r="R20" s="9"/>
+      <c r="S20" s="9"/>
+      <c r="T20" s="9"/>
+    </row>
+    <row r="21" spans="1:20" s="99" customFormat="1" ht="245.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>207</v>
+      </c>
+      <c r="C21" s="65" t="s">
+        <v>300</v>
+      </c>
+      <c r="D21" s="65" t="s">
+        <v>208</v>
+      </c>
+      <c r="E21" s="65" t="s">
+        <v>266</v>
+      </c>
+      <c r="F21" s="65" t="s">
+        <v>209</v>
+      </c>
+      <c r="G21" s="100"/>
+      <c r="H21" s="65" t="s">
+        <v>210</v>
+      </c>
+      <c r="I21" s="63" t="s">
+        <v>299</v>
+      </c>
+      <c r="J21" s="97"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+      <c r="M21" s="97"/>
+      <c r="N21" s="98"/>
+      <c r="O21" s="98"/>
+      <c r="P21" s="98"/>
+      <c r="Q21" s="98"/>
+      <c r="R21" s="98"/>
+      <c r="S21" s="98"/>
+      <c r="T21" s="98"/>
+    </row>
+    <row r="22" spans="1:20" s="10" customFormat="1" ht="104.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G22" s="18"/>
+      <c r="H22" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="I22" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="9"/>
+      <c r="O22" s="9"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="9"/>
+      <c r="R22" s="9"/>
+      <c r="S22" s="9"/>
+      <c r="T22" s="9"/>
+    </row>
+    <row r="23" spans="1:20" s="10" customFormat="1" ht="104.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="18"/>
+      <c r="H23" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I23" s="63" t="s">
+        <v>289</v>
+      </c>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="9"/>
+      <c r="O23" s="9"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="9"/>
+      <c r="R23" s="9"/>
+      <c r="S23" s="9"/>
+      <c r="T23" s="9"/>
+    </row>
+    <row r="24" spans="1:20" s="10" customFormat="1" ht="261.60000000000002" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="71" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="72" t="s">
+        <v>308</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>110</v>
+      </c>
+      <c r="F24" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" s="78"/>
+      <c r="H24" s="73" t="s">
+        <v>204</v>
+      </c>
+      <c r="I24" s="80" t="s">
+        <v>297</v>
+      </c>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="9"/>
+      <c r="R24" s="9"/>
+      <c r="S24" s="9"/>
+      <c r="T24" s="9"/>
+    </row>
+    <row r="25" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="39">
+        <v>101</v>
+      </c>
+      <c r="B25" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="46"/>
+      <c r="H25" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="9"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="9"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="9"/>
+    </row>
+    <row r="26" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>102</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="G26" s="18"/>
+      <c r="H26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="9"/>
+      <c r="O26" s="9"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="9"/>
+      <c r="R26" s="9"/>
+      <c r="S26" s="9"/>
+      <c r="T26" s="9"/>
+    </row>
+    <row r="27" spans="1:20" s="10" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>103</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="47"/>
+      <c r="H27" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I27" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="9"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="9"/>
+      <c r="R27" s="9"/>
+      <c r="S27" s="9"/>
+      <c r="T27" s="9"/>
+    </row>
+    <row r="28" spans="1:20" s="10" customFormat="1" ht="154.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>108</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="18"/>
+      <c r="H28" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="I28" s="34" t="s">
+        <v>242</v>
+      </c>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="9"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="9"/>
+    </row>
+    <row r="29" spans="1:20" s="99" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96">
+        <v>118</v>
+      </c>
+      <c r="B29" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="65" t="s">
+        <v>288</v>
+      </c>
+      <c r="I29" s="63" t="s">
+        <v>304</v>
+      </c>
+      <c r="J29" s="97"/>
+      <c r="K29" s="97"/>
+      <c r="L29" s="97"/>
+      <c r="M29" s="97"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
+      <c r="P29" s="98"/>
+      <c r="Q29" s="98"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
+    </row>
+    <row r="30" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>147</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E30" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="G30" s="18"/>
+      <c r="H30" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="9"/>
+      <c r="T30" s="9"/>
+    </row>
+    <row r="31" spans="1:20" s="28" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>700</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J31" s="27"/>
+    </row>
+    <row r="32" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29">
+        <v>803</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32" s="4"/>
+      <c r="H32" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I32" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="32"/>
+      <c r="O32" s="32"/>
+      <c r="P32" s="32"/>
+      <c r="Q32" s="32"/>
+      <c r="R32" s="32"/>
+      <c r="S32" s="32"/>
+      <c r="T32" s="32"/>
+    </row>
+    <row r="33" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="88">
+        <v>805</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="89" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G33" s="90"/>
+      <c r="H33" s="89" t="s">
+        <v>229</v>
+      </c>
+      <c r="I33" s="36" t="s">
+        <v>278</v>
+      </c>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="32"/>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="32"/>
+      <c r="R33" s="32"/>
+      <c r="S33" s="32"/>
+      <c r="T33" s="32"/>
+    </row>
+    <row r="34" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="52">
+        <v>806</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="91" t="s">
+        <v>174</v>
+      </c>
+      <c r="D34" s="91" t="s">
+        <v>175</v>
+      </c>
+      <c r="E34" s="91" t="s">
+        <v>176</v>
+      </c>
+      <c r="F34" s="91" t="s">
+        <v>212</v>
+      </c>
+      <c r="G34" s="92"/>
+      <c r="H34" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="I34" s="93" t="s">
+        <v>275</v>
+      </c>
+      <c r="J34" s="8"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="9"/>
+      <c r="O34" s="9"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="9"/>
+      <c r="R34" s="9"/>
+      <c r="S34" s="9"/>
+      <c r="T34" s="9"/>
+    </row>
+    <row r="35" spans="1:20" s="10" customFormat="1" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="39">
+        <v>807</v>
+      </c>
+      <c r="B35" s="76" t="s">
+        <v>309</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="37"/>
+      <c r="H35" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="I35" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+    </row>
+    <row r="36" spans="1:20" s="10" customFormat="1" ht="124.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>808</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="18"/>
+      <c r="H36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="I36" s="34" t="s">
+        <v>267</v>
+      </c>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="9"/>
+      <c r="O36" s="9"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="9"/>
+      <c r="R36" s="9"/>
+      <c r="S36" s="9"/>
+      <c r="T36" s="9"/>
+    </row>
+    <row r="37" spans="1:20" s="10" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>809</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="18"/>
+      <c r="H37" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="I37" s="34" t="s">
+        <v>236</v>
+      </c>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="9"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="9"/>
+      <c r="R37" s="9"/>
+      <c r="S37" s="9"/>
+      <c r="T37" s="9"/>
+    </row>
+    <row r="38" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" s="18"/>
+      <c r="H38" s="38" t="s">
+        <v>214</v>
+      </c>
+      <c r="I38" s="34" t="s">
+        <v>284</v>
+      </c>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="9"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="9"/>
+      <c r="R38" s="9"/>
+      <c r="S38" s="9"/>
+      <c r="T38" s="9"/>
+    </row>
+    <row r="39" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="39">
+        <v>812</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G39" s="37"/>
+      <c r="H39" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="I39" s="63" t="s">
+        <v>291</v>
+      </c>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="9"/>
+      <c r="O39" s="9"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="9"/>
+      <c r="R39" s="9"/>
+      <c r="S39" s="9"/>
+      <c r="T39" s="9"/>
+    </row>
+    <row r="40" spans="1:20" s="10" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>816</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" s="18"/>
+      <c r="H40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="9"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="9"/>
+      <c r="R40" s="9"/>
+      <c r="S40" s="9"/>
+      <c r="T40" s="9"/>
+    </row>
+    <row r="41" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="71">
+        <v>822</v>
+      </c>
+      <c r="B41" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="78"/>
+      <c r="H41" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="I41" s="79" t="s">
+        <v>199</v>
+      </c>
+      <c r="J41" s="8"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="9"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="9"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="9"/>
+    </row>
+    <row r="42" spans="1:20" s="99" customFormat="1" ht="238.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="101" t="s">
+        <v>237</v>
+      </c>
+      <c r="B42" s="102" t="s">
+        <v>239</v>
+      </c>
+      <c r="C42" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="103" t="s">
+        <v>26</v>
+      </c>
+      <c r="G42" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="103" t="s">
+        <v>238</v>
+      </c>
+      <c r="I42" s="63" t="s">
+        <v>301</v>
+      </c>
+      <c r="J42" s="97"/>
+      <c r="K42" s="97"/>
+      <c r="L42" s="97"/>
+      <c r="M42" s="97"/>
+      <c r="N42" s="98"/>
+      <c r="O42" s="98"/>
+      <c r="P42" s="98"/>
+      <c r="Q42" s="98"/>
+      <c r="R42" s="98"/>
+      <c r="S42" s="98"/>
+      <c r="T42" s="98"/>
+    </row>
+    <row r="43" spans="1:20" s="10" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="48" t="s">
+        <v>225</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="G43" s="21"/>
+      <c r="H43" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="I43" s="94" t="s">
+        <v>271</v>
+      </c>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="8"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="9"/>
+    </row>
+    <row r="44" spans="1:20" s="99" customFormat="1" ht="91.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="104" t="s">
+        <v>219</v>
+      </c>
+      <c r="B44" s="105" t="s">
+        <v>220</v>
+      </c>
+      <c r="C44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="D44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="E44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="F44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="G44" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="I44" s="107" t="s">
+        <v>306</v>
+      </c>
+      <c r="J44" s="97"/>
+      <c r="K44" s="97"/>
+      <c r="L44" s="97"/>
+      <c r="M44" s="97"/>
+      <c r="N44" s="98"/>
+      <c r="O44" s="98"/>
+      <c r="P44" s="98"/>
+      <c r="Q44" s="98"/>
+      <c r="R44" s="98"/>
+      <c r="S44" s="98"/>
+      <c r="T44" s="98"/>
+    </row>
+    <row r="45" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="124" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="125"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="49"/>
+      <c r="G45" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" s="49"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="9"/>
+      <c r="O45" s="9"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="9"/>
+      <c r="R45" s="9"/>
+      <c r="S45" s="9"/>
+      <c r="T45" s="9"/>
+    </row>
+    <row r="46" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>119</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="9"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="R46" s="9"/>
+      <c r="S46" s="9"/>
+      <c r="T46" s="9"/>
+    </row>
+    <row r="47" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I47" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="9"/>
+    </row>
+    <row r="48" spans="1:20" s="99" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="96" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="67" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="D48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="E48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="F48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="G48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="H48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="I48" s="95" t="s">
+        <v>311</v>
+      </c>
+      <c r="J48" s="97"/>
+      <c r="K48" s="97"/>
+      <c r="L48" s="97"/>
+      <c r="M48" s="97"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
+      <c r="P48" s="98"/>
+      <c r="Q48" s="98"/>
+      <c r="R48" s="98"/>
+      <c r="S48" s="98"/>
+      <c r="T48" s="98"/>
+    </row>
+    <row r="49" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G49" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I49" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="8"/>
+      <c r="M49" s="8"/>
+      <c r="N49" s="9"/>
+      <c r="O49" s="9"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="9"/>
+      <c r="R49" s="9"/>
+      <c r="S49" s="9"/>
+      <c r="T49" s="9"/>
+    </row>
+    <row r="50" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I50" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J50" s="8"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="8"/>
+      <c r="M50" s="8"/>
+      <c r="N50" s="9"/>
+      <c r="O50" s="9"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="9"/>
+      <c r="R50" s="9"/>
+      <c r="S50" s="9"/>
+      <c r="T50" s="9"/>
+    </row>
+    <row r="51" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="8"/>
+      <c r="M51" s="8"/>
+      <c r="N51" s="9"/>
+      <c r="O51" s="9"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="9"/>
+      <c r="R51" s="9"/>
+      <c r="S51" s="9"/>
+      <c r="T51" s="9"/>
+    </row>
+    <row r="52" spans="1:20" s="99" customFormat="1" ht="103.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="104" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="105" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="108" t="s">
+        <v>27</v>
+      </c>
+      <c r="J52" s="97"/>
+      <c r="K52" s="97"/>
+      <c r="L52" s="97"/>
+      <c r="M52" s="97"/>
+      <c r="N52" s="98"/>
+      <c r="O52" s="98"/>
+      <c r="P52" s="98"/>
+      <c r="Q52" s="98"/>
+      <c r="R52" s="98"/>
+      <c r="S52" s="98"/>
+      <c r="T52" s="98"/>
+    </row>
+    <row r="53" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="J53" s="8"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="8"/>
+      <c r="M53" s="8"/>
+      <c r="N53" s="9"/>
+      <c r="O53" s="9"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="9"/>
+      <c r="R53" s="9"/>
+      <c r="S53" s="9"/>
+      <c r="T53" s="9"/>
+    </row>
+    <row r="54" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J54" s="8"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="9"/>
+      <c r="O54" s="9"/>
+      <c r="P54" s="9"/>
+      <c r="Q54" s="9"/>
+      <c r="R54" s="9"/>
+      <c r="S54" s="9"/>
+      <c r="T54" s="9"/>
+    </row>
+    <row r="55" spans="1:20" s="33" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" s="109" t="s">
+        <v>27</v>
+      </c>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="31"/>
+      <c r="N55" s="32"/>
+      <c r="O55" s="32"/>
+      <c r="P55" s="32"/>
+      <c r="Q55" s="32"/>
+      <c r="R55" s="32"/>
+      <c r="S55" s="32"/>
+      <c r="T55" s="32"/>
+    </row>
+    <row r="56" spans="1:20" s="99" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="110" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" s="111" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="G56" s="103"/>
+      <c r="H56" s="103" t="s">
+        <v>303</v>
+      </c>
+      <c r="I56" s="63" t="s">
+        <v>274</v>
+      </c>
+      <c r="J56" s="97"/>
+      <c r="K56" s="97"/>
+      <c r="L56" s="97"/>
+      <c r="M56" s="97"/>
+      <c r="N56" s="98"/>
+      <c r="O56" s="98"/>
+      <c r="P56" s="98"/>
+      <c r="Q56" s="98"/>
+      <c r="R56" s="98"/>
+      <c r="S56" s="98"/>
+      <c r="T56" s="98"/>
+    </row>
+    <row r="57" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="8"/>
+      <c r="N57" s="9"/>
+      <c r="O57" s="9"/>
+      <c r="P57" s="9"/>
+      <c r="Q57" s="9"/>
+      <c r="R57" s="9"/>
+      <c r="S57" s="9"/>
+      <c r="T57" s="9"/>
+    </row>
+    <row r="58" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I58" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="9"/>
+      <c r="O58" s="9"/>
+      <c r="P58" s="9"/>
+      <c r="Q58" s="9"/>
+      <c r="R58" s="9"/>
+      <c r="S58" s="9"/>
+      <c r="T58" s="9"/>
+    </row>
+    <row r="59" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="G59" s="18"/>
+      <c r="H59" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I59" s="63" t="s">
+        <v>293</v>
+      </c>
+      <c r="J59" s="8"/>
+      <c r="K59" s="8"/>
+      <c r="L59" s="8"/>
+      <c r="M59" s="8"/>
+      <c r="N59" s="9"/>
+      <c r="O59" s="9"/>
+      <c r="P59" s="9"/>
+      <c r="Q59" s="9"/>
+      <c r="R59" s="9"/>
+      <c r="S59" s="9"/>
+      <c r="T59" s="9"/>
+    </row>
+    <row r="60" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="J60" s="8"/>
+      <c r="K60" s="8"/>
+      <c r="L60" s="8"/>
+      <c r="M60" s="8"/>
+      <c r="N60" s="9"/>
+      <c r="O60" s="9"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="9"/>
+      <c r="R60" s="9"/>
+      <c r="S60" s="9"/>
+      <c r="T60" s="9"/>
+    </row>
+    <row r="61" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="J61" s="8"/>
+      <c r="K61" s="8"/>
+      <c r="L61" s="8"/>
+      <c r="M61" s="8"/>
+      <c r="N61" s="9"/>
+      <c r="O61" s="9"/>
+      <c r="P61" s="9"/>
+      <c r="Q61" s="9"/>
+      <c r="R61" s="9"/>
+      <c r="S61" s="9"/>
+      <c r="T61" s="9"/>
+    </row>
+    <row r="62" spans="1:20" s="33" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="E62" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="F62" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+      <c r="N62" s="32"/>
+      <c r="O62" s="32"/>
+      <c r="P62" s="32"/>
+      <c r="Q62" s="32"/>
+      <c r="R62" s="32"/>
+      <c r="S62" s="32"/>
+      <c r="T62" s="32"/>
+    </row>
+    <row r="63" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="C63" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="3" t="s">
+      <c r="D63" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E63" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...127 lines deleted...]
-      <c r="L6" s="57" t="s">
+      <c r="F63" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="78"/>
+      <c r="H63" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="I63" s="79" t="s">
+        <v>89</v>
+      </c>
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="9"/>
+      <c r="O63" s="9"/>
+      <c r="P63" s="9"/>
+      <c r="Q63" s="9"/>
+      <c r="R63" s="9"/>
+      <c r="S63" s="9"/>
+      <c r="T63" s="9"/>
+    </row>
+    <row r="64" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="J64" s="8"/>
+      <c r="K64" s="8"/>
+      <c r="L64" s="8"/>
+      <c r="M64" s="8"/>
+      <c r="N64" s="9"/>
+      <c r="O64" s="9"/>
+      <c r="P64" s="9"/>
+      <c r="Q64" s="9"/>
+      <c r="R64" s="9"/>
+      <c r="S64" s="9"/>
+      <c r="T64" s="9"/>
+    </row>
+    <row r="65" spans="1:20" s="10" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J65" s="8"/>
+      <c r="K65" s="8"/>
+      <c r="L65" s="8"/>
+      <c r="M65" s="8"/>
+      <c r="N65" s="9"/>
+      <c r="O65" s="9"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="9"/>
+      <c r="R65" s="9"/>
+      <c r="S65" s="9"/>
+      <c r="T65" s="9"/>
+    </row>
+    <row r="66" spans="1:20" s="99" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="67" t="s">
+        <v>200</v>
+      </c>
+      <c r="C66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="D66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="F66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="G66" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="112" t="s">
+        <v>305</v>
+      </c>
+      <c r="J66" s="97"/>
+      <c r="K66" s="97"/>
+      <c r="L66" s="97"/>
+      <c r="M66" s="97"/>
+      <c r="N66" s="98"/>
+      <c r="O66" s="98"/>
+      <c r="P66" s="98"/>
+      <c r="Q66" s="98"/>
+      <c r="R66" s="98"/>
+      <c r="S66" s="98"/>
+      <c r="T66" s="98"/>
+    </row>
+    <row r="67" spans="1:20" s="33" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="113">
+        <v>321</v>
+      </c>
+      <c r="B67" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="C67" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="D67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="E67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="F67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="G67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="H67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="I67" s="95" t="s">
+        <v>295</v>
+      </c>
+      <c r="J67" s="31"/>
+      <c r="K67" s="31"/>
+      <c r="L67" s="31"/>
+      <c r="M67" s="31"/>
+      <c r="N67" s="32"/>
+      <c r="O67" s="32"/>
+      <c r="P67" s="32"/>
+      <c r="Q67" s="32"/>
+      <c r="R67" s="32"/>
+      <c r="S67" s="32"/>
+      <c r="T67" s="32"/>
+    </row>
+    <row r="68" spans="1:20" s="99" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="B68" s="111" t="s">
+        <v>129</v>
+      </c>
+      <c r="C68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="F68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="J68" s="97"/>
+      <c r="K68" s="97"/>
+      <c r="L68" s="97"/>
+      <c r="M68" s="97"/>
+      <c r="N68" s="98"/>
+      <c r="O68" s="98"/>
+      <c r="P68" s="98"/>
+      <c r="Q68" s="98"/>
+      <c r="R68" s="98"/>
+      <c r="S68" s="98"/>
+      <c r="T68" s="98"/>
+    </row>
+    <row r="69" spans="1:20" s="10" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="J69" s="8"/>
+      <c r="K69" s="8"/>
+      <c r="L69" s="8"/>
+      <c r="M69" s="8"/>
+      <c r="N69" s="9"/>
+      <c r="O69" s="9"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="9"/>
+      <c r="R69" s="9"/>
+      <c r="S69" s="9"/>
+      <c r="T69" s="9"/>
+    </row>
+    <row r="70" spans="1:20" s="10" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="M6" s="18"/>
-[...12 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="D70" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J70" s="8"/>
+      <c r="K70" s="8"/>
+      <c r="L70" s="8"/>
+      <c r="M70" s="8"/>
+      <c r="N70" s="9"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="9"/>
+      <c r="R70" s="9"/>
+      <c r="S70" s="9"/>
+      <c r="T70" s="9"/>
+    </row>
+    <row r="71" spans="1:20" s="99" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="96" t="s">
+        <v>111</v>
+      </c>
+      <c r="B71" s="67" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="D71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="E71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="F71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" s="115" t="s">
+        <v>27</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="J71" s="97"/>
+      <c r="K71" s="97"/>
+      <c r="L71" s="97"/>
+      <c r="M71" s="97"/>
+      <c r="N71" s="98"/>
+      <c r="O71" s="98"/>
+      <c r="P71" s="98"/>
+      <c r="Q71" s="98"/>
+      <c r="R71" s="98"/>
+      <c r="S71" s="98"/>
+      <c r="T71" s="98"/>
+    </row>
+    <row r="72" spans="1:20" s="10" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G72" s="3"/>
+      <c r="H72" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="I72" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="J72" s="8"/>
+      <c r="K72" s="8"/>
+      <c r="L72" s="8"/>
+      <c r="M72" s="8"/>
+      <c r="N72" s="9"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="9"/>
+      <c r="R72" s="9"/>
+      <c r="S72" s="9"/>
+      <c r="T72" s="9"/>
+    </row>
+    <row r="73" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G73" s="3"/>
+      <c r="H73" s="24" t="s">
+        <v>252</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="J73" s="8"/>
+      <c r="K73" s="8"/>
+      <c r="L73" s="8"/>
+      <c r="M73" s="8"/>
+      <c r="N73" s="9"/>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="9"/>
+      <c r="R73" s="9"/>
+      <c r="S73" s="9"/>
+      <c r="T73" s="9"/>
+    </row>
+    <row r="74" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="71" t="s">
+        <v>166</v>
+      </c>
+      <c r="B74" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="C74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="G74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H74" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="J74" s="8"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="8"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="9"/>
+      <c r="O74" s="9"/>
+      <c r="P74" s="9"/>
+      <c r="Q74" s="9"/>
+      <c r="R74" s="9"/>
+      <c r="S74" s="9"/>
+      <c r="T74" s="9"/>
+    </row>
+    <row r="75" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="I75" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="8"/>
+      <c r="M75" s="8"/>
+      <c r="N75" s="9"/>
+      <c r="O75" s="9"/>
+      <c r="P75" s="9"/>
+      <c r="Q75" s="9"/>
+      <c r="R75" s="9"/>
+      <c r="S75" s="9"/>
+      <c r="T75" s="9"/>
+    </row>
+    <row r="76" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="71" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="72" t="s">
+        <v>191</v>
+      </c>
+      <c r="C76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="F76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H76" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="J76" s="8"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="9"/>
+      <c r="O76" s="9"/>
+      <c r="P76" s="9"/>
+      <c r="Q76" s="9"/>
+      <c r="R76" s="9"/>
+      <c r="S76" s="9"/>
+      <c r="T76" s="9"/>
+    </row>
+    <row r="77" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="55"/>
+      <c r="B77" s="121" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="121"/>
+      <c r="D77" s="121"/>
+      <c r="E77" s="121"/>
+      <c r="F77" s="121"/>
+      <c r="G77" s="121"/>
+      <c r="H77" s="121"/>
+      <c r="I77" s="121"/>
+    </row>
+    <row r="78" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="118" t="s">
+        <v>312</v>
+      </c>
+      <c r="C78" s="118"/>
+      <c r="D78" s="118"/>
+      <c r="E78" s="118"/>
+      <c r="F78" s="118"/>
+      <c r="G78" s="118"/>
+      <c r="H78" s="118"/>
+      <c r="I78" s="118"/>
+    </row>
+    <row r="79" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B79" s="118" t="s">
+        <v>113</v>
+      </c>
+      <c r="C79" s="118"/>
+      <c r="D79" s="118"/>
+      <c r="E79" s="118"/>
+      <c r="F79" s="118"/>
+      <c r="G79" s="118"/>
+      <c r="H79" s="118"/>
+      <c r="I79" s="118"/>
+    </row>
+    <row r="80" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="117" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="16" t="s">
-[...3544 lines deleted...]
-      <c r="L93" s="10"/>
+      <c r="C80" s="117"/>
+      <c r="D80" s="117"/>
+      <c r="E80" s="117"/>
+      <c r="F80" s="117"/>
+      <c r="G80" s="117"/>
+      <c r="H80" s="117"/>
+      <c r="I80" s="117"/>
+    </row>
+    <row r="82" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="56"/>
+      <c r="C82" s="57"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="57"/>
+      <c r="F82" s="57"/>
+    </row>
+    <row r="83" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="56"/>
+    </row>
+    <row r="84" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="56"/>
     </row>
   </sheetData>
-  <dataConsolidate/>
-[...32 lines deleted...]
-    <mergeCell ref="K39:K40"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B80:I80"/>
+    <mergeCell ref="B78:I78"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="B77:I77"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="B79:I79"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="L53" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...52 lines deleted...]
-    <hyperlink ref="L39" r:id="rId54" xr:uid="{B70587D5-FF5E-44E4-8852-96832C1DC196}"/>
+    <hyperlink ref="I11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="I26" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="I16" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="I46" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="I36" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="I40" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="I41" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="I7" r:id="rId8" display="http://www.tcb-bank.com.tw/Pages/Default.aspx" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="I38" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="I17" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="I20" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="I15" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="I23" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="I33" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="I37" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="I22" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="I30" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="I75" r:id="rId18" display="http://www.bankcomm.com.tw/GEBS/index_TW.jsp，公告專區" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="I56" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="I63" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="I25" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="I8" r:id="rId22" display="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="I61" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="I70" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="I19" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="I35" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="I73" r:id="rId27" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="I34" r:id="rId28" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="I43" r:id="rId29" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="I60" r:id="rId30" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="I39" r:id="rId31" xr:uid="{30F2060C-D874-44E1-801B-0E28F6E892DB}"/>
+    <hyperlink ref="I59" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="I12" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="I13" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="I28" r:id="rId35" xr:uid="{5702244F-1F78-4B1B-849B-D6C0100313AC}"/>
+    <hyperlink ref="I69" r:id="rId36" xr:uid="{EEEC9304-0F89-4CEA-ADF5-6AAD9773BE48}"/>
+    <hyperlink ref="I24" r:id="rId37" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="I42" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="I29" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
   </hyperlinks>
-  <printOptions horizontalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="34" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId55"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.78740157480314965" footer="0.11811023622047245"/>
+  <pageSetup paperSize="8" scale="65" fitToHeight="10" pageOrder="overThenDown" orientation="landscape" r:id="rId40"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="78" max="8" man="1"/>
+  </rowBreaks>
+  <colBreaks count="2" manualBreakCount="2">
+    <brk id="1" max="80" man="1"/>
+    <brk id="7" max="80" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>