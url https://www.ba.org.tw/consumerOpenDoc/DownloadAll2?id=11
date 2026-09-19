--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -1,2360 +1,3876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Desktop\0630\各金融機構特定金錢信託業務共通性費用收取方式資訊彙整表\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\桌面\國際金融委員會\建置銀行共通性服務費用揭露平台\彙整表及銀行回覆資料\2026年6月\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61C9B235-1EF8-4374-84EC-A45705EADCDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EA02F03-24BA-4B79-93E8-A82D55995DD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$81</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$W$82</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$86</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="314">
-[...6 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="607">
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>客戶服務專線</t>
   </si>
   <si>
+    <t>合作金庫銀行</t>
+  </si>
+  <si>
+    <t>第一商業銀行</t>
+  </si>
+  <si>
     <t>華南商業銀行</t>
   </si>
   <si>
-    <t>上海商業儲蓄銀行</t>
-[...1 lines deleted...]
-  <si>
     <t>台北富邦商業銀行</t>
   </si>
   <si>
     <t>國泰世華商業銀行</t>
   </si>
   <si>
+    <t>高雄銀行</t>
+  </si>
+  <si>
     <t>兆豐國際商業銀行</t>
   </si>
   <si>
+    <t>渣打國際商業銀行</t>
+  </si>
+  <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>臺灣新光商業銀行</t>
   </si>
   <si>
-    <t>陽信商業銀行</t>
-[...1 lines deleted...]
-  <si>
     <t>板信商業銀行</t>
   </si>
   <si>
     <t>三信商業銀行</t>
   </si>
   <si>
     <t>聯邦商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行</t>
   </si>
   <si>
+    <t>永豐商業銀行</t>
+  </si>
+  <si>
     <t>玉山商業銀行</t>
   </si>
   <si>
+    <t>台新國際商業銀行</t>
+  </si>
+  <si>
     <t>本國銀行</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...15 lines deleted...]
-    <t>調閱影印交易文件</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>泰國盤谷銀行台北分行</t>
+  </si>
+  <si>
+    <t>菲商菲律賓首都銀行台北分行</t>
+  </si>
+  <si>
+    <t>美國紐約梅隆銀行台北分行</t>
+  </si>
+  <si>
+    <t>新加坡商大華銀行台北分行</t>
+  </si>
+  <si>
+    <t>法商法國興業銀行台北分行</t>
+  </si>
+  <si>
+    <t>香港商東亞銀行台北分行</t>
+  </si>
+  <si>
+    <t>瑞士商瑞士銀行台北分行</t>
+  </si>
+  <si>
+    <t>日商三井住友銀行台北分行</t>
+  </si>
+  <si>
+    <t>申請外匯存款餘額證明書</t>
+  </si>
+  <si>
+    <t>外匯存款存提領現鈔</t>
   </si>
   <si>
     <t>未提供本項服務</t>
   </si>
   <si>
-    <t>未提供本項服務</t>
-[...39 lines deleted...]
-    <t>因目前未收取本項共通性費用，故無另於本行網頁揭露相關收費項目及明細。</t>
+    <t>各金融機構外匯業務共通性費用收取方式資訊彙整表</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請外匯存款印鑑掛失或更換印鑑</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>目前不收費</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...719 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>請洽詢各理財顧問
-專線電話</t>
+      <t>滙豐</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-        <rFont val="新細明體"/>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
         <family val="1"/>
-        <charset val="136"/>
       </rPr>
-      <t/>
-[...342 lines deleted...]
-      <t>每次新臺幣</t>
+      <t>(</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
       </rPr>
-      <t>100</t>
+      <t>台灣</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
-        <color theme="1"/>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>商業銀行</t>
+    </r>
+  </si>
+  <si>
+    <t>004</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>銀行代號</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>存戶查詢歷史交易資料明細</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html</t>
+  </si>
+  <si>
+    <t>1.列印15年內往來明細資料，頁數≦20頁者，每份100元，頁數＞20頁者，每增加1頁加收5元。
+2.列印逾15年往來明細資料，頁數≦20頁者，每份200元，頁數＞20頁者，每增加1頁加收10元。
+※須遠赴倉庫調閱者，每次調閱需加收200元 。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6633-4968</t>
+  </si>
+  <si>
+    <t>申請外匯存摺或存單掛失或補發</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">(02)2182-1901
+(02)2191-0025
+0800-025-168        </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>005</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣土地銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2314-6633</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>006</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>007</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.提領外幣現鈔，按本行牌告小額賣出匯率與外幣現鈔賣出匯率之差額計收匯率差價；最低收費200元。
+2.外幣現鈔存入，按本行牌告小額買入匯率與外幣現鈔買入匯率之差額計收匯率差價；最低收費100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2181-1111</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>008</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>除有關外匯存款存提領現鈔外，本表所列外匯存款之相關收費係依照存款業務之收費標準計收，本行並未針對外匯存款另訂收費標準。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>009</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>彰化商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>011</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>上海商業儲蓄銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>012</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-007-889
+(02)8751-6665</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>013</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-818001 
+02-23831000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>015</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>016</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>按本行牌告買入/賣出匯率與外幣現鈔買入/賣出匯率之差額計收匯差手續費，每筆最低收費100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bok.com.tw/e-banking-cost</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>017</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-016-168</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>018</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>全國農業金庫</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>021</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>花旗（台灣）商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>048</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>王道銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>050</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臺灣中小企業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>052</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)4058-0088</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>053</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(04)449-9888</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>054</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>京城商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.三個月以內：每件100元。
+2.三個月以上：每件200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存摺遺失補發：每戶100元。
+2.存單掛失補發：每張100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.印鑑掛失：每次100元。
+2.印鑑變更：每次100元。
+3.同時辦理者以一次計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>081</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>一份新臺幣50元；第二份(含)以上每份新臺幣20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【個人戶查詢歷史交易明細】
+若查詢六個月內的交易明細則目前不收費；若超過六個月的交易明細則須調閱對帳單。
+【個人戶對帳單之收費】
+1.卓越理財帳戶：一年以內(含)對帳單目前不收費；一年以前對帳單每月新臺幣100元。
+2.運籌理財帳戶及其他一般帳戶：一年以內（含）對帳單每月新臺幣100元；一年以前對帳單每月新臺幣150元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【個人戶存入外幣現鈔】
+1.卓越理財帳戶及運籌理財帳戶：0.35%(至少新臺幣100元)。
+2.其他一般帳戶：0.5%(至少新臺幣150元)。
+【個人戶提出外幣現鈔】
+1.卓越理財帳戶：0.35%(至少新臺幣100元)。
+2.運籌理財帳戶：0.5%(至少新臺幣100元)。
+3.其他一般帳戶：0.5%(至少新臺幣150元)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>瑞興商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.50元/張。
+2.每增一張加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.每次50元。
+2.逾10張，每增一張加收10元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-818-101</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外幣現鈔存入外存帳戶：按存入幣別即期買入匯率與現鈔買入匯率差額加收匯差，每筆最低新臺幣100元；自外存帳戶提領外幣現鈔：按提領幣別即期賣出匯率與現鈔賣出匯率差額加收匯差，每筆最低新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-075-252</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2171-1055
+0800-081-108</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>陽信商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>中華郵政公司</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2545-1788</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 六個月(含)以下，每次100元。            2. 六個月以上，每次200元。                       3. 已入倉庫(儲)者，每次調閱再加收500元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每本/每張收取新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次收取新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-688-168</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>50元/份(寄送手續費另計-含郵資50元/次)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>24小時服務專線：0800-301-313</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱基商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>810</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>星展（台灣）銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>存摺：每次100元。
+存單：每張100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>安泰商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>牌告現鈔匯率與小額牌告匯率之差額，最低新臺幣200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>412-8077
+0800-005-999</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國信託商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.依匯出款項折合新臺幣之級距收費
+(1)100萬(含)以下：新臺幣600元；
+(2)100萬以上至200萬(含)：新臺幣700元；
+(3)200萬以上至300萬(含)：新臺幣800元；
+(4)300萬以上：新臺幣900元。
+2.以外幣現鈔辦理匯出匯款時，按本行牌告即期買入匯率與外幣現鈔買入匯率之差額加收手續費，最低新臺幣100元。
+3.以外幣票據辦理匯出匯款時，必須先依光票買入或託收方式處理。
+4.加發電文/全額到匯，每通另收郵電費新臺幣150元(惟部份地區或銀行無法受理全額到匯服務)。
+5.如有國外銀行費用，按實際金額另行計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-024-365</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外商銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>020</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>日商瑞穗銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.三個月以內(含)：免費；
+2.三個月以上：DBU為每份新臺幣200元。 
+3.如需至行外倉庫調閱者，除上述費用外依實際發生成本另行計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-3000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>022</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商美國銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2728-9727</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>023</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每件100元。</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>025</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每1元外幣現鈔收取新臺幣4角處理費(最低收取金額為新臺幣400元)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>028</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>029</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2722-3838#613</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>030</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商道富銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>037</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2175-0000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>072</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>德商德意志銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>依照與客戶之約定</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2192-4666</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>075</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>076</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商摩根大通銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存單掛失補發：目前不收費。
+2.本行無提供實體存褶。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>078</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未辦理外匯存款業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>082</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商法國巴黎銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-8758-3211
+02-8758-3212</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>083</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>英商渣打銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.外幣匯出匯款手續費:每筆USD30。
+2.外幣匯入匯款手續費:每筆USD8。
+3.國外銀行費用另計。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6606-9498</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>085</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>新加坡華僑銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>086</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>法商東方匯理銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>092</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8722-7888</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>093</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8729-7661</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>097</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商富國銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>098</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2720-8100</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>324</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>美商花旗銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>325</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>香港上海匯豐銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6631-2988</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>326</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行目標客户群為機構投資人，如銀行、保險公司、中央銀行、信託銀行、跨國銀行及其他機構，並不括一般消費者。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-6000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>328</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>380</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：匯款金額0.05%計收， 最低200元，最高800元(人民幣最高600元)。
+2.電報費：每通電文300元。
+3.全額到匯收費方式：倘若客戶指示「全額到匯」，中間行之費用，事後經中間行指示後按實際金額向客戶補收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>381</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>大陸商交通銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每張50元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每件100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.手續費：每筆按0.05%計收，最低200元，最高800元。
+2.電報費：每通電文500元。
+3.全額到匯收費方式：每筆另加收國外費用(依各中間轉匯行求償實際金額爲準)。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行目標客户群為企金客戶，並不括一般消費者。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8101-1009</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>382</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國建設銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>補發對帳單每筆100元，資料超過二個月以上每次加收調箱費800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆200元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費每筆：600元。
+2.全額到匯收費標準：每筆另加1050元，若中間行 / 受款行收取費用超過美金100元者，超過部分由客戶負擔。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.landbank.com.tw/Category/Items/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_%E5%90%ABOBU_</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-751068</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份新臺幣200元;每增加乙份加收新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.近期(一年內)：每月每份新臺幣50元，惟每次申請最高收取至新臺幣 1,000元。
+2.早期(逾一年)：每月每份新臺幣100元，惟每次申請最高收取至新臺幣2,000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>日商三菱日聯銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.臨櫃申請:每份新臺幣50元，第二份起每張收費新臺幣20元。
+2.網銀申請:每份新臺幣30元，第二份起每份收費新臺幣20元。
+3.郵寄費用:台灣地區，新臺幣28元/1~2份，新臺幣36元/3~7份，新臺幣44元/8~10份。海外地區，每次新臺幣700元/1~10 份。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請最近一個月以內，每份$50元；超過一個月者，每份$100元；如申請一份以上每份加收$20元。於網路銀行申請並由本行郵寄領取者，加收掛號郵資(實際金額悉依中華郵政國內函件資費表信函掛號郵資收取)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>手續費：
+1.按匯出匯款金額0.05%計收，每筆最低新臺幣200元，最高新臺幣800元。
+2.匯往本行OBU，手續費收取新臺幣100元。
+郵電費：
+1.電匯/票匯：每筆新臺幣400元。
+2.全額到行：每筆新臺幣800。
+3.全額入戶：逐筆詢價或依國外費用補收（限本行存款顧客）。
+4.電匯查詢、改匯、退匯每次新臺幣400。
+5.票匯止付：每筆新臺幣800。
+※以外幣現鈔辦理匯出匯款者，按本行牌告即期買入匯率與外幣現鈔買入匯率之差額加收現鈔處理費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外幣帳戶存/提原幣現鈔，按即期匯率與現鈔匯率價差收取手續費，最低收新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hwataibank.com.tw/public/public01/</t>
+  </si>
+  <si>
+    <t>(02)8729-8088</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.手續費：每筆依匯款金額0.05%計收，最低200元，最高800元。
+2.郵電費(電報費)：每筆300元。
+3.全額到匯收費：收取兩筆郵電費(電報費)。
+註：DBU以外幣現鈔匯出者,均須收取牌告現鈔匯率與小額牌告匯率之差額，最低200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.手續費：按匯款金額0.05%計收，最低120元，最高800元。
+2.郵電費(電報費)：每通300元。
+3.全額到匯收費：國外費用依國外同業實際扣取費用另外計收。
+※以外幣現鈔匯出時，另按牌告即期買入匯率與現鈔買入匯率之差額計收匯差手續費，最低100元。                           </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2776-6355 #221</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>存入／提領之外幣現鈔*該幣別即期匯率與現鈔匯率之差價 '最低新臺幣200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">匯差手續費，最低收新臺幣100元：
+（1）外匯存款提領外幣現鈔，按本行牌告賣出之即期匯率與現金匯率差額計收。
+（2）外幣現鈔存入外匯存款，按本行牌告買入之即期匯率與現金匯率差額計收。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>中國輸出入銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每筆按匯款金額0.05%計收，最低新臺幣200元，最高新臺幣1,200元。
+＊以外幣現鈔匯出者，按即期買入匯率與現鈔買入匯率之差額加收匯差手續費，最低新臺幣100元。
+2.郵電費:一般電匯／票匯每筆新臺幣400元，非英文格式電匯每筆新臺幣600元，每加發一通電文每筆新臺幣400元。
+＊全額到行收費須視國外銀行收費情形及是否加拍電文而異，請於承作時另向經辦人員洽悉。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每筆按匯款金額0.05%計收，最低200元，最高800元。
+2.郵電費（電報費）：每筆400元。
+3.全額到匯收費：請於承作時另向經辦人員洽悉。
+※國外費用：因上述匯款而產生之國外費用，未另有約定者，悉由申請人負擔。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.臨櫃申請：最近三個月內：每份 50 元；超過三個月者：每份 100 元。 
+2.網路申請：如採郵寄方式領取時，除前述 1.收費方式外，另加收郵寄費用(1~2 份：43 元、3~7 份：51 元、8~10 份：59 元，限台灣地區)。
+3.申請費用：申請一份以上者，每份加收 20 元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>第一份50元。
+第二份以上每份加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存入外幣現鈔：計收「匯差手續費」及「銀行買入外幣現鈔手續費」。
+2.提領外幣現鈔：計收「匯差手續費」及「銀行售出外幣現鈔手續費」。
+計算方式：
+1. 匯差手續費：按各幣別即期與現鈔牌告之價差，乘以存(提)金額，最低100元。
+2. 銀行買入外幣現鈔手續費：
+(1) 本行賣出者：免收(以水單/其他交易憑證為憑)。
+(2) 非本行賣出者：每筆按0.5%計收，最低100元。
+3.銀行售出外幣現鈔手續費：每筆收100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.手續費：按匯款金額0.05%計收，最低200元，最高800元。
+2.郵電費(電報費)：
+(1)每通電報費400元。
+(2)兩通電文：每筆加收費用400元(兩通電文係指款項全額匯付至受款銀行之存同行(設帳行)；其他需求請於申請匯款時另向銀行經辦人員洽詢，若產生國外費用，需依存同行扣帳或國外銀行實際收取之費用向客戶補收)。
+(3)美金匯至大陸地區保證全額到戶須加收USD20。
+※申請改(退)匯：須加收手續費100元及一通電報費400元。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>澳商澳盛銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次新臺幣50元（美金2元）。</t>
+  </si>
+  <si>
+    <t>每份新臺幣200元（美金7元）。</t>
+  </si>
+  <si>
+    <t>02-87225090#1,1</t>
+  </si>
+  <si>
+    <t>存提金額X匯差，以新臺幣計收，最低收100元。
+匯差：銀行牌告該幣別即期匯率與現鈔匯率之差額。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf</t>
+  </si>
+  <si>
+    <t>039</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>國外匯出匯款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>一般電匯</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>依本行掛牌之現金買入/賣出匯率與即期買入/賣出匯率之差額乘以存入/提領金額計收手續費最低新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-611-020</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://customer.ktb.com.tw/new/faq/?class_slug=ec167163</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：按匯款金額0.05%計收，最低200元，最高800元。
+2.郵電費（電報費）：300元。
+3.兩通電文加收郵電費（電報費）：300元(不足部分事後向客戶補收)(人民幣匯款不接受二通電文及全額匯款)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>客戶申訴專線
+0800-085134
+客服中心電話(02)7736-6689</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2505-9999</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>存款餘額(存額)證明書每一份100元，但同一內容每多加一份加收新臺幣30元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每件100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2728-6141
+(02)2728-6000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)6606-0302</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>銀行揭示費用網址</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人戶：
+(02)6616-6000
+公司戶：請與您的客戶關係經理聯繫</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>外幣現鈔存入者，按本行牌告</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>即期</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>買入匯率與外幣現鈔買入匯率之差額加收現鈔處理費。提領外幣現鈔,按本行牌告</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>即期</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>賣出匯率與外幣現鈔賣出匯率之差額加收現鈔處理費。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>1.外幣帳戶提領外幣現鈔</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+(1)美元：美金金額*0.3，以新臺幣計收，最低100元。
+(2)其餘外幣：外幣金額*即期賣出匯率*1%，以新臺幣計收，最低100元。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>2.外幣現鈔存入外幣帳戶</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+(1)美元：美金金額*0.3，以新臺幣計收，最低100元。
+(2)其餘外幣：外幣金額*即期買入匯率*1%，以新臺幣計收，最低100元。
+(人民幣200,000(含)以上，整筆收取3%)
+*如為特殊鈔券(意指非本行出售面額鈔券/特殊版本鈔券/非屬國際流通之舊版鈔券/陳舊鈔券等)，需另加收特殊鈔券處理費每張50元，最低500元/次。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>新加坡商星展銀行</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>西班牙對外銀行台北分行</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>法商法國外貿銀行台北分行</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>註二：資料內關於金額部份，除特別註記者外，皆以新台幣</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>元</t>
     </r>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...16 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>為單位。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">（客戶要求補發外匯交易相關收據、水單等）超過三個月以上一年以下交易每筆100元、一年以上交易每筆500元；需至倉庫開箱者，另加收交通費800元。
+</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">一、外匯存款提領匯差手續費：本行賣出即期匯率與賣出現鈔匯率之差額(每一元外幣現鈔所收取之匯差費用)， 最低新臺幣100元。
+二、存入外匯存款匯差手續費：本行買入即期匯率與買入現鈔匯率之差額(每一元外幣現鈔所收取之匯差費用)， 最低新臺幣100元。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存款往來明細(一年以下(含))：自調閱日起算，每一帳號每一份100元
+存款往來明細(一年以上(不含)~五年(含))：自調閱日起算，每一帳號每一份200元。
+2.存款往來明細(五年(不含)以上)：自調閱日起算，每一帳號每一份500元。
+3.調閱/影印交易憑證(六個月內)：100元/份(倉庫往返交通費另計)。
+4.調閱/影印交易憑證(六個月前)：200元/筆(倉庫往返交通費另計)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.六個月(含)以下：100元/帳戶(無摺存款減半收費)。
+2.六個月(不含)以上：200元/帳戶(無摺存款減半收費)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.依各幣別本行掛牌匯價、鈔價收取新臺幣匯差，差價收取無最低金額限制。
+2.以外幣現鈔存入外匯存款，除應收取匯差手續費外，應另加收手續費100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.臨櫃匯款：
+(1)轉帳匯款：手續費每筆新臺幣200元；郵電費每筆新臺幣400元。
+(2)現金匯款：手續費每筆新臺幣400元；郵電費每筆新臺幣400元。
+2.網銀匯款：郵電費每筆300元。
+3.全額匯達受款行：臨櫃及網銀匯款另加收郵電費每筆新臺幣500元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費:按匯出金額0.05%計收，每筆最低新臺幣200元，最高收新臺幣800元，DBU與OBU互匯免收匯出手續費。
+2.郵電費:
+(1)每通新臺幣300元。
+(2)全額到匯收費方式：
+   美元：除手續費及一通郵電費新臺幣300元外，每筆加收新臺幣700元。
+   其他幣別：請另向經辦人員洽詢。
+※全額到匯係指中間轉匯行不收其國外銀行費用，匯款款項全額匯付至受款銀行，惟受款行仍可依其規定扣取其服務費用。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費: 
+(1)一般匯款：每筆新臺幣600元。
+(2)退匯後重匯：每筆新臺幣800元。
+(2)退匯：每筆新臺幣300元。
+2.郵電費
+(1)一般匯款/改匯/取消/查詢/退匯後重匯：每通新臺幣300元。
+(2)全額到行：每筆新臺幣600元 (若有國外銀行費用按實際金額另行計收)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金][企金]
+每份200元，申請第二份起每份100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金]
+1.申請日前一年內之資料：目前不收費
+2.逾一年：新臺幣100元／每份(年) (收費上限：新臺幣2,000元)
+[企金]
+1.近期(一年內)：每月每份新臺幣50元，惟每次申請最高收取至新臺幣 1,000元。
+2.早期(逾一年)：每月每份新臺幣100元，惟每次申請最高收取至新臺幣2,000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金]
+依存提金額及本行當時之外匯牌告即期及現鈔匯率之價差收費 (最低每筆100元)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金][企金]
+每一申請事項：100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金]
+每一申請事項100元。
+[企金]
+目前不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02) 2552-3111
+0800-003-111</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.mizuhogroup.com/asia-pacific/taiwan/cn</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>匯出款：每筆收新台幣1,500元。若指定全額付款則另收新台幣900元（例外：台灣境內「外幣結算平台」美元、人民幣及歐元匯款免收指定全額付款手續費）。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.societegenerale.asia/en/disclosure-information/taiwan/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>[個金](02)6612-9889
+[企金](02)6606-0302</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>荷商安智銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費:匯款金額x0.05%x成交匯率，最低200元，最高800元。
+2.電報費:每筆220元
+3.全額到匯收費:另加收電報費新台幣300元。(適用於美金匯款，其他幣別全額到匯費用請洽各營業單位)
+※持本行賣出之外幣現鈔匯出者，免收買入現鈔手續費；以非本行賣出之外幣現鈔匯出者，應計收買入現鈔手續費。</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>外幣轉帳</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外匯存款轉讓他人，每筆300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>以外匯存款辦理自行或聯行轉帳匯出，同戶名免收；不同戶名按轉戶金額0.05%計收，每筆最低新臺幣100元，最高新臺幣800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行DBU客戶間辦理外幣轉帳，無收取手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>匯出匯款匯往本行OBU或國內聯行免收手續費及郵電費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>免收手續費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>一、外幣現鈔存入：
+1、現金匯差：按本公司即期買入匯率
+與外幣現鈔買入匯率之差額計收。
+2、手續費：
+(1)本公司賣出者：(以水單為憑)免收。
+(2)非本公司賣出者：每筆按0.5%計收
+，最低新臺幣100元。
+二、提領外幣現鈔：
+現金匯差：按本公司即期賣出匯率與
+外幣現鈔賣出匯率之差額計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>專線：0800-220-668。
+傳真：02-23805257
+電子郵件：abt001@agribank.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>NA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>費率：0.05%，最低收費NTD200元、最高收費NTD800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>行內轉帳不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DBU匯往DBU：不收費。
+DBU匯往OBU：每筆新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[個金]
+自行(星展)台灣轉自行(星展)台灣之外幣轉帳無收取手續費。
+[企金]
+目前不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>轉至他人帳戶:0.125%，最低收費新臺幣300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>轉帳予他人：每筆新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>免收手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>依外幣轉帳金額0.125%折算新臺幣計收(每筆最低300元)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>同一般國外匯款收費標準。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>註一：本表係依各銀行提供資料彙整，如欲瞭解詳情或資料是否異動請上各銀行網站查看或直接洽詢各銀行。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>註三：外幣轉帳係指客戶將外幣轉至同一銀行之本人（或他人）外幣帳戶。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>註四：本表係以DBU一般消費金融之外匯業務共通性費用為主。如需了解企業戶收費方式請逕洽各往來銀行。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.提領外幣現鈔—按本行牌告即期賣出匯率與外幣現鈔賣出匯率之差額計收。最低收費100元。
+2.存入外幣現鈔—按本行牌告即期買入匯率與外幣現鈔買入匯率之差額計收。最低收費100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行依與客戶之約定收取外幣轉帳手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 外幣匯出匯款手續費: 每筆USD$30
+2. 外幣匯入匯款手續費: 每筆USD$8</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DBU客戶進行外幣轉帳業務(本行DBU帳戶轉入本行DBU帳戶)免收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>不收手續費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>暫不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>免收手續費及郵電費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>每筆100元</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無收取手續費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無手續費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>同國外匯出匯款收費標準</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>行內外幣轉帳不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.轉讓至行內同一客戶帳戶：免收手續費。
+2.轉讓至行內其他客戶帳戶：按提領金額0.5‰計收手續費，最低NT＄100，最高NT＄800 。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.補發存摺：每本100元。
+2.補發存單：每張存單100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請半年(含)內資料50元/份，超過半年者100元/份。但自第二份起20元/份。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>申請半年(含)內資料50元/份，半年至一年者100元/份，超過一年者200元/份。但每份二張以上者，第二張起加收20元/張，且補發對帳單如不超過半年者不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無論「全額到匯」或「非全額到匯」的每筆按匯出匯款金額的0.05%計收，最低為新台幣600元, 最高為新台幣1200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】目前不收費。
+【個人戶】每份50元(寄送手續費另計-含郵資50元/次)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】目前不收費。
+【個人戶】六個月(含)以下：100元/帳戶。六個月(不含)以上：200元/帳戶。倉庫往返交通費另計。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外幣內部轉帳不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>080-080-1010
+02-87521111</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>樂天國際商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>826</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每筆按匯款金額0.05%計收，最低新臺幣100元，最高新臺幣800元，中文匯款加收新臺幣200元。
+2.郵電費：每通電文新臺幣400元。
+3.以外幣現鈔方式匯出時，除加收各幣別本行掛牌匯價、鈔價之新台幣匯差，差價收取無最低金額限制外，應另加收手續費新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>0800-01-7171</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>收取價差(最低100元) 
+1.美金價差:存入/提領面額*15%所得之數字以新台幣收取。
+2.其他幣別價差:存入/提領面額*(本行牌告現鈔賣出匯率-即期賣出匯率)，所得之數字以新台幣收取。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外幣轉帳至自行本人或他人帳戶免收手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆新台幣1,000元
+(等值USD35)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>原則上目前不收費;惟若相關資料已入庫者，酌收資料調閱費每筆1,000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：600元。
+2.郵電費（電報費）：800元。
+3.全額到匯收費：倘若客戶指示「全額到匯」，中間行之費用，事後經中間行指示後按實際金額向客戶補收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ca-cib.com/our-global-presence/asia-pacific/taiwan</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行無外匯存款業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.entiebank.com.tw/entie/2_10_2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>連線商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>824</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-6615-6899，或
+0809-007-666(限市話)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2181-0101</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無此項業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>6個月以內(含)：100元/份。
+6個月以上：200元/份。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆手續費新台幣1,000(等值USD35);每筆電報費新台幣1,000(等值USD35)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>手續費：每筆1,000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>各金融機構</t>
+      <t xml:space="preserve">一般掛失補發：每筆100元。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color indexed="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.esunbank.com.tw/bank/about/announcement/announcement?i=4Y_VIOBqXUKN9YKrEvU2eQ&amp;p=eiED0NQ60kev5_zStlp90A&amp;d=HA4k102TJkG2QuRj6K5Wtg</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2175-9959</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>不收取費用</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.外幣轉帳至本行本人帳戶:免收手續費。
+2.外幣轉讓予本行他人帳戶:手續費費率為0.05%，最低新臺幣100元，最高新臺幣800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.agribank.com.tw/Message/MessageView?itemid=3197&amp;mid=222&amp;page=1&amp;groupid=0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://business.bofa.com/en-us/content/apac-taiwan.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(04)-2280-0336</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>調閱存摺交易明細(自調閱日起算)，每一帳號每份：
+1.一年(含)以內：新台幣100元。
+2.逾一年~五年(含)：新台幣200元。
+3.逾五年：新台幣500元。4.若調閱頁數超逾5頁，每份每增加一頁加收新台幣10元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>提領／存入：以當日本行牌告外匯即期匯率與現鈔匯率之差額計收</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每筆按匯款金額0.05%計收；最低新臺幣100元，最高新臺幣800元。
+2.電報費：每通新臺幣300元，按實際拍發電報筆數計收。
+3.全額到匯收費：電報費每筆600元。國外費用依國外同業實際扣取費用另外計收。
+二、退(改)匯/修改/匯票掛失:
+手續費:每筆新臺幣200元。
+電報費:每通新臺幣300元、按實際拍發電報筆數收取。
+國外費用:改匯、退匯、掛失之國外銀行費用依實際發生數計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】目前不收費
+【個人戶】無此項業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】未提供本項服務。
+【個人戶】1.提領外幣現鈔：按本行牌告即期賣出匯率與外幣現鈔賣出匯率之差額計收，最低收費新臺幣100元。2.存入外幣現鈔：按本行牌告即期買入匯率與外幣現鈔買入匯率之差額計收，最低收費新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每件400元。
+2.郵電費（電報費）：300元。
+3.全額到匯收費：匯出匯款業務項目加註電匯國外費用為OUR【全額到匯】時，每筆另外加收國外費用。國外銀行費用之收費並無統一標準，一般最常見的國外銀行費用約為USD10～US30不等，但最終仍應以該中間轉匯行的收費為準。
+註：個人戶匯出匯款全額到匯(限臨櫃，線上匯出未提供此服務)：每筆另收郵電費300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人戶(銀行臨櫃/電話客服專員)：
+1.卓越理財帳戶：每筆400元。
+2.運籌理財帳戶：每筆500元。
+3.其他一般帳戶：每筆600元。
+4.以上均為非全額到匯收費金額。
+5.透過網路銀行或電話語音服務之國外匯款費用請參考右方網址。
+企業戶: 公司戶客戶行內外幣轉帳(DBU轉DBU)不收費。
+[私人銀行]
+個人客戶: 電匯-銀行臨櫃400元，票匯200元。
+法人客戶: 電匯-銀行臨櫃1,200元，票匯500元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：200元。
+2.郵電費：400元。
+3.全額匯達：另加收750元（全額匯達係指全額到「受款行」或全額入「受款帳戶」，惟受款行仍可依其規定扣取其費用，若中間行/受款行收取費用超過原加收之全額匯達費用時，超過部分由客戶負擔）。
+4.多元幣別匯款另加收:依匯款金額等值美金1%計收，最高不逾USD650元。
+*如持外幣現鈔匯款者，需另依「外幣現鈔存入外幣帳戶」加收費用。
+*全額入「受款帳戶」限本行存款客戶臨櫃辦理，可受理幣別或受款行請逕洽各分行櫃檯。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.kgibank.com.tw/zh-tw/about-us/legal-disclaimer-and-announcement-info</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>列印六個月以內對帳單，每份100元，逾20頁者，每增加1頁加收5元；列印六個月以上對帳單，每份200元，逾20頁者，每增加1頁加收5元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>印尼商印尼人民銀行台北分行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>329</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.sunnybank.com.tw/net/Page/Tmenu/381</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>823</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>將來商業銀行</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>以本行掛牌之現鈔買入/賣出匯率與小額買入/賣出匯率之差額乘以存入/提領金額計收手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.britaipei.com/public</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>韓商韓亞銀行台北分行</t>
+  </si>
+  <si>
+    <t>https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU外匯業務收費標準_2105191027515079.pdf
+https://www.taipeistarbank.com.tw/Content/Uploads/Files/DBU%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_2105191028167122.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份50元(申請一份以上，每份加收20元)。</t>
+  </si>
+  <si>
+    <t>按買賣即期匯率與買賣現鈔匯率之差額
+計收手續費，最低100元。</t>
+  </si>
+  <si>
+    <t>補發存摺、存單每本
+(張）100元，如同時申請申請存摺補發及更換印鑑兩項者收取100元。</t>
+  </si>
+  <si>
+    <t>印鑑掛失（更換）每次100元，如同時申請存摺補發及更換印鑑兩項者收取100元。</t>
+  </si>
+  <si>
+    <t>聯行存款/轉讓手續費
+1.存入本人帳戶：免收。
+2.存入非本人帳戶(轉讓)：每筆新臺幣
+100元。</t>
+  </si>
+  <si>
+    <t>最近一年內：
+查詢頁數≦10頁者，每份100元，頁數&gt;10頁者，每增加一頁加收5元。
+超過一年者：
+查詢頁數≦10頁者，每份200元，頁數&gt;10頁者，每增加一頁加收5元。
+每一帳號視為一份。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>一、申請國外匯兌水單/交易憑證：
+1.列印最近一年內（含）水單/交易憑證，頁數≦10頁者，每份50元，頁數&gt;10頁者，每增加1頁加收5元。
+2.列印逾一年水單/交易憑證，頁數≦10頁者，每份100元，頁數&gt;10頁者，每增加1頁加收5元。
+二、調閱影印傳票/國外匯兌申請書：
+1.調印一年 （含）內資料每張收費100元，一年以上資料每張收費200元。
+2.須至行外倉庫調印資料者，每次按實際交通費與客戶事前協商後洽收，交通費最高不逾1,000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>受款人負擔所有國內及國外之相關費用/匯款人負擔匯款銀行費用(收費方式為BEN/SHA)
+1.透過網銀付款: 新台幣450(美金15)元/單通電匯
+2.人工指令: 新台幣600(美金20)元/單通電匯
+匯款人負擔所有國內及國外之相關費用(收費方式為OUR)
+1.透過網銀付款: 新台幣1050(美金35)元/單通電匯,國外銀行手續費另計
+2.人工指令: 新台幣1200(美金40)元/單通電匯,國外銀行手續費另計</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>尚未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2721-6330</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.yuantabank.com.tw/bank/charges/list.do?product_type=5</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2717-5252
+分機: #2592/#2538</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2758-5600</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 每張50元。
+2. 每增加一張，加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.辦理同一幣別外幣現鈔存入外匯存款：按本行牌告即期買入匯率與現鈔買入匯率之差額計收，最低100元。
+2.辦理同一幣別外幣現鈔提領外匯存款：按本行牌告即期賣出匯率與現鈔賣出匯率之差額計收，最低100元。                              </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+比照新臺幣存款業務收費標準計收，每次申請第一份收取50元，每增加一份加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+比照新臺幣存款業務收費標準計收：
+1.影印傳票每張收取50元。
+2.必須遠赴倉庫調閱者每張收取200元。
+3.列印15年內往來明細資料，頁數≦20頁者，100元/每份，頁數＞20頁者，加收5元/每增加1頁；列印逾15年往來明細資料，頁數≦20頁者，200元/每份，頁數＞20頁者，加收5元/每增加1頁；列印往來明細資料，必須遠赴倉庫調閱者，200元/每張。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 【DBU】
+1.以外幣現鈔存入外匯存款:按本行牌告即期買入匯率與現鈔買入匯率之差額計收，最低新臺幣100元。
+2.自外匯存款提領外幣現鈔:按本行牌告即期賣出匯率與現鈔賣出匯率之差額計收，最低新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+比照新臺幣存款業務收費標準計收，每本（張）收取100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+比照新臺幣存款業務收費標準計收，每件收取100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.手續費：每筆按匯款金額0.05%計收，最低200元，最高800元。
+2.郵電費（電報費）：每通300元。郵費：每筆300元。
+3.全額到匯收費：每筆另外加收國外費用。
+※以外幣現鈔匯出者，另按買入即期匯率與買入現鈔匯
+率之差額計收手續費，最低100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.最近一個月以內：每份50元。
+2.一個月以上：每份100元。
+3.申請一份以上：每份加收20元。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>匯差：
+1.以外幣現鈔存入外存帳戶：按本行掛牌外幣現鈔買入匯率與即期買入匯率之差額，乘以存入金額計收，最低100元。
+2.自外存帳戶提領現鈔：按本行掛牌外幣現鈔賣出匯率與即期賣出匯率之差額，乘以提領金額計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每張100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>掛失補發存摺/存單，每件100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.印鑑掛失兼更換印鑑：每件100元。
+2.更換印鑑：每件100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：按0.05%計收，最低100元，最高800元。
+2.郵電費(電報費)：每通/每件300元。
+3.全額到匯收費：須視國外銀行收費情形及是否加拍電文而異，請於承作時另向經辦人員洽悉。
+※以外幣現鈔匯出者，應另加收本行掛牌之現鈔買入匯率與小額買入匯率之差額的手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">第一份50元，第二份以上每份20元。 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(1)每次收100元
+(2)查詢最近半年以前者：每次收200元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每件100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.半年內：首份收取手續費50元，每多一份加收20元。
+2.逾半年：首份收取手續費100元，每多一份加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每帳號100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每件100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次申請第一份收費50元，第二份起每份加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>兌現總額0.35% (最低新臺幣 100元)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.最近1個月內者：每份50元。
+2.超過1個月者：每份100元。
+3.申請1份以上：每份加收20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：按匯款金額0.05%計收，再折合臺幣，最低200元，最高800元。
+2.郵電費（電報費）：350元。
+※國外銀行費用另計。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.一份50元。
+2.第二份起每份30元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：DBU每筆按匯款金額之0.05%，最低新臺幣220元，最高新臺幣800元。
+2.郵電費（電報費）： DBU每筆新臺幣 300元。
+3.全額到匯收費：美元 T/T 全額到付， DBU每筆加收郵電費 新臺幣300元，合計新臺幣600元；美元以外其他幣別 T/T 全額到付，DBU郵電費每筆新臺幣2000元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.本行無存摺。
+2.外匯存單掛失或補發：目前不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人戶(銀行臨櫃/電話客服專員)：
+1.卓越理財帳戶：每筆400元。
+2.運籌理財帳戶：每筆500元。
+3.其他一般帳戶：每筆600元。
+4.以上均為非全額到匯收費金額。
+5.透過網路銀行或電話語音服務之國外匯款費用請參考右方網址。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次 100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份50元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【列印歷史交易明細資料】
+1.6個月內：100元/戶(支存戶免收)；
+2.6個月以上：200元/戶；
+3.超過5年：300元/戶
+【調印傳票】
+1.調印一年以內傳票：100元/張
+2.調印一年以上傳票：200元/張
+3.調印五年以上傳票：500元/張</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本表僅含DBU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+每份50元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.六個月以內：每張50元；
+2.六個月以上：每張100元 。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+每件100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.最近六個月內：每份(月)收50元。
+2.超過六個月者：每份(月)收100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>24小時客服專線：
+(02)2272-6866
+或0800-024-580</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(依據臺幣收費標準)
+每份50元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(依據臺幣收費標準)
+每次100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：
+(1)電匯：按匯款金額0.05%計收(最低100元，最高800元)。
+(2)退匯/改匯:每筆200元。
+2.郵電費：
+(1)電匯：每通300元。
+(2)退匯/改匯/查詢：每通300元。"</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>免費專線：
+0800-700-365 
+手機請改撥付費電話： (04)2354-2030</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每次100元(限乙份，每多印乙份加收10元)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.申請資料為6個月內者，每次收取100元；
+2.6個月以上者，每次收取200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存摺掛失補發每戶100元；
+2.存單掛失補發每張100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>北區 (02)8073-1166
+中區 (04)3701-2666
+南區 (07)972-2666
+銀行語音服務專線0800-088-222
+行動電話請改撥(02)8073-1166</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份收取新臺幣30元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每項100元 。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://bank.sinopac.com/MMA8/Docdownload/永豐銀行各項收費標準及公告事項.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DBU：
+1.手續費：每筆按匯款金額0.05%計收，最低新臺幣100元，最高新臺幣800元。
+2.郵電費（電報費）：每筆新臺幣300元。
+3.全額到匯收費：郵電費（電報費）為每筆新臺幣900元。
+4.外幣結算匯款(即境內外幣匯款)：每筆手續費新臺幣0元，郵電費新臺幣600元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.三個月以內(含)交易，每筆100元。
+2.三個月以上交易，每筆300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>提領：
+牌告外幣現鈔賣出匯率與牌告即期賣出匯率之差價
+存入：
+1.原購自本行外幣現鈔-不收手續費
+2.非購自本行外幣現鈔-買入金額×1%×成交匯率，最低新臺幣100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份 50元(不限張數)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.調閱往來歷史資料/文件（六個月以內(含))：每帳戶100元。
+2.調閱往來歷史資料/文件(超過六個月)：每帳戶200元。
+3.調閱往來歷史資料/文件(超過五年)：每帳戶300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.每份50元。
+2.第二份起每份加收30元。(同臺幣)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>每筆100元。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t/>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>第一份50元，次份每份20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存單：目前不收費。
+2.存摺：每本100 元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每帳戶100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每件200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費+電報費：每筆1000元。
+2.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份400元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份100元。但如需至倉庫調閱者，則另行加收150元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.資料一年以內 : 每份200元。
+2.資料一年以上 :每份500元。</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>美金 USD 0.7%        
+泰幣 THB 3.5%      
+其他幣別未提供本項服務，最低收費100元。</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">台北(02)2507-3275  
+台中(04)2326-9623   
+高雄(07)271-0000 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 申請調閱二個月前(不含二個月)往來明細：每個帳戶100元/月份。
+2.申請調閱/影印六個月內之傳票、支票、匯款明細或託收票據…等：每筆工本費50元。
+3.申請調閱/影印六個月前之傳票、支票、匯款明細或託收票據…等：每筆工本費200元(倉庫往返交通費另行計算)。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每本/張100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每戶100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：600元。
+2.郵電費（電報費）：600元。
+3.全額到匯收費：郵電費為1,200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.以新臺幣結購外幣匯出時，計收服務手續費500元及電報費500元。
+2.由外幣帳戶內扣減直接匯出時，計收服務手續費為匯出外幣金額之0.125%同等值之新臺幣；最高收取2,000元、最低收取500元，及電報費500元。
+3.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.第一份收100元。
+2.第二份起，每份收30元。                             </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.申請資料為六個月內者，每次收取100元；
+2.六個月以上者，每次收取200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.手續費：400元。
+2.郵電費（電報費）：400元。
+3.全額到匯收費：需加收郵電（電報）費400元。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份500元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1.查詢：目前不收費 。
+ 2.列印：每份300元 。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.本行不簽發存摺，故無法提供外匯存摺。
+2.存單掛失或補發 : 目前不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.非全額到匯收費方式： 每筆1,300元 (包含手續費500元及電報費800元)。
+2.全額到匯收費方式：
+(1)美元匯款: 除了每筆收費1,300元之外 ,再加收美元20元或等值幣別。
+(2)其他幣別匯款: 除了每筆收費1,300元之外 , 再加收國外銀行之實際費用。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">未提供本項服務 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.本行無存摺。
+2.外匯存單掛失或補發：目前不收費。</t>
+  </si>
+  <si>
+    <t>每份USD$40</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每筆1,000元。
+2.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：每件500元。
+2.郵電費：每通800元。
+3.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行並未承作個人戶外匯業務,前項服務之收費方式係指對本行企金客戶</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+每份新臺幣10元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.補發對帳單收據
+每份新臺幣100元。
+2.調閱倉庫文件費用
+(1)前十箱：一律新臺幣500元。
+(2)第十一箱起：每箱加收新臺幣50元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：300元。
+2.電報費：500元。
+3.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.電報費:500元。
+2.手續費:500元。
+3.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式，惟如客戶勾選負擔對方銀行匯入款費用，本行會依對方銀行要求，而向客戶收取費用。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未辦理外匯存款業務(該業務已於98年8月移轉花旗(台灣)銀行)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>帳戶結餘證明書：每份新臺幣300元/10美元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>帳户過往紀錄之紀錄副本:
+1.申請日起一年內的任何帳户: 每次新臺幣600元/20美元；
+2.申請日起二年內的任何帳户: 每次新臺幣1,200元/40美元；
+3.若超過二年，每年計（最多至七年）: 每次新臺幣3,000元/100美元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.其他貨幣電匯：每筆新臺幣600元/美金20元另加電報費。
+2.目前對於「全額到匯」及「非全額到匯」未訂定不同收費方式。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每張新台幣100元</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每張500元
+(如需調箱，調箱費每箱另加新台幣1,000元)</t>
+  </si>
+  <si>
+    <t>本行依與客戶之約定收取交易費用</t>
+  </si>
+  <si>
+    <t>1.十五年內交易明細：二十頁內（含）每次壹佰元；超過二十頁每頁加收伍元
+2.超過十五年交易明細：二十頁內（含）每次貳佰元；超過二十頁每頁加收伍元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每份100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.最近兩個月內：不收費；
+2.兩個月以上：每份100元；
+3.須自倉庫開箱者：每份200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 每 一帳號：100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>英文匯款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+手續費:每筆按0.05%計收，最低NT$100，最高NT$800；匯往本行OBU免收。 
+郵電費:
+１、一般匯款：每筆NT$300；匯往本行OBU免收。(匯款金額於扣除「中轉行」及「收款行」相關服務費用後轉入收款人帳戶)
+２、全額到行：每筆NT$600，其餘費用(如有)按國外實際扣收金額通知匯款人來行補繳。(匯款金額於扣除「收款行」相關服務費用後轉入收款人帳戶)
+３、全額入戶：每筆NT$1,500(惟匯往日本的日幣及匯往美國的美金皆不接受全額入戶)
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
-        <sz val="16"/>
-        <color theme="1"/>
+        <sz val="18"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>特定金錢信託業務</t>
+      <t>大陸地區中文匯款</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+手續費:每筆NT$100。
+郵電費:
+１、一般匯款：每筆NT$500。(匯款金額於扣除「中轉行」及「收款行」相關服務費用後轉入收款人帳戶)
+２、全額到行：每筆NT$1,000，其餘費用(如有)按國外實際扣收金額通知匯款人來行補繳。(匯款金額於扣除「收款行」相關服務費用後轉入收款人帳戶) 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>查詢/改匯/退匯 KYC/AML資訊補充</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+手續費:每筆NT$100，若孳生其他國外費用由客戶自行負擔。
+郵電費:每通NT$300。</t>
+    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.最近一年內：查詢頁數≦12頁者，每份100 元，頁數＞12頁者，每增加1頁加收5元。
+2.超過一年者：查詢頁數≦12頁者，每份200 元，頁數＞12頁者，每增加1頁加收5元。
+※每一帳號視為1份。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每本(張)收取100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每帳號收取100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每帳號/每歸戶印鑑樣式100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.dbs.com.tw/iwov-resources/IBG/IBG_standard_fee_schedule_20220602.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://global.1qbank.com/lounge/taipei/et/fee/index.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.feib.com.tw/detail?id=322</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行依與客戶之約定收取交易費用。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://cdn.hsbc.com.tw/content/dam/hsbc/tw/docs/help/tariffs-banking-services.pdf</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.fubon.com/banking/public_info/index.htm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 最近三個月以內：每份200元
+2. 三個月之前：每份300元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>[月結對帳單] 三至十二個月：每份300元；十二個月之前：每份500元
+[匯入匯出交易紀錄] 三個月之前：每份1000元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.匯出匯款(限本行客戶)：網銀每筆1000元；人工匯款每筆2500元。(*匯款金額是否全額到達將視匯款幣別、受款行所在地、以 及中間行、受款行是否收取費用而定。) 
+2.全額到達(限本行客戶)：每筆美金30元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02) 2576-6991</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.citigroup.com/global/about-us/global-presence/zh-TW/taiwan</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】不收費
+【個人戶】100元/次。*若印鑑(簽名)更換係因客戶滿十八歲後首次變更者則不收費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-2514-0598</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Handling fee is 0.05% of remittance amount (Maximum is NTD 800; Minimum is NTD 200)
+手續費：按匯款金額0.05%（最高NTD 800；最低NTD 200)
+Cable Charge NTD 500
+郵電費：NTD500/每筆
+Full payment to the beneficiary bank:
+An additional cable fee of NTD300 will be charged per request.
+全額匯達受款行：另加收郵電費NT$300/每筆</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ubot.com.tw/UBOT_uploadFolder/20230714web01-1689318948596.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>手續費：
+(1)以新台幣結匯匯出/以外匯存款匯出：匯款金額0.05%，最低新台幣200元，最高新台幣800元。
+(2)以外幣現鈔匯出：加收匯差，最低收新台幣100元，以當日本行牌告外匯
+即期匯率與現鈔匯率之差額計收。
+2.中間銀行費用：
+(1)全額到戶案件另預收新台幣1000元以支付中間銀行含受款行實際費用。
+(2)與存同行另有議定者，以存同行實際支付金額計收。
+3.電報費：
+(1)每通電報新台幣400元。
+(2)全額到行全額到戶新台幣800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.每份查詢頁數10頁(含)以內：100元。
+2.每份查詢頁數超過10頁，每1頁加收5元。
+※每一帳號視為1份。
+3.影印傳票/交易憑證：
+  當年度每張100元；
+  非當年度每張200元。
+4.須遠赴倉庫之資料每趟調閱需加收300元。
+※104年1月23日起實施。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.影印傳票：當年度100元/每張；非當年度200元/每張。
+2.列印15年內往來明細資料，頁數≦20頁者，100元/每份，頁數＞20 頁者，加收5元/每增加1頁。
+3.列印逾15年往來明細資料，頁數≦20頁者，200元/每份，頁數＞20頁者，加收5元/每增加1頁。
+4.須遠赴倉庫調閱者，另依所需人力、印製費或車資等成本加收最低每趟200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  【調閱/補發資料、憑證】
+1.未滿一個月：免收。
+2.一個月(含)以上至未滿一年：每張收取新臺幣100元。
+3.一年(含)以上：每張收取新臺幣200元。
+【註】
+1.須遠赴倉庫者，另依所需人力、車資等成本加收最低每趟：DBU：新臺幣500元。
+2.如係國外銀行要求者，則向其收取USD40元。
+【調閱交易明細】
+每一帳戶：列印頁數二十頁以下收取新臺幣100元；每增加一頁增加新臺幣5元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>無提供存摺，僅存單，目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行依與客戶之約定收取交易費用</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.手續費：按匯款金額0.05%計收，最低100元，最高800元。 
+2.郵電費（電報費)：每筆300元。
+3.全額到匯收費：匯款金額為全額到匯，拍發2封電文，收2筆郵電費（電報費）。
+4.全額匯達受款人(OUR)，另加收國外銀行費用。
+※中間銀行(轉帳銀行)可能自匯款金額中扣除相關服務費用。
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>（依據臺幣收費標準）
+自申請日起算：
+1.三個月內（含）之明細：每份50元
+2.逾三個月且未逾一年（含）：每份100元
+3.逾一年且未逾五年（含）：每份200元
+4.逾五年以上：每份300元
+以上每份以20頁為限，每增加一頁加收5元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.cotabank.com.tw/web/exchange/#tab-%e5%a4%96%e5%8c%af%e6%a5%ad%e5%8b%99%e6%94%b6%e8%b2%bb%e6%a8%99%e6%ba%96</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.smbc.co.jp/global/location_oversea/taipei/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-81010611</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.跨國匯出匯款(限本行客戶)：網銀每筆1000元；人工匯款每筆2500元。(*匯款金額是否全額到達將視匯款幣別、受款行所在地、以 及中間行、受款行是否收取費用而定。) 
+2.全額到達(限本行客戶)：每筆美金30元。 ※客戶申請國外匯出款全額到達時，除原來應支付之匯款手續費外，另需支付全額到達手續費。若中間行/受款行收取費用超過美金35元時，超過的部分仍應由客戶負擔。請注意，本行已依客戶指示辦理「國外匯出款 全額到達」，但中間行/受款行仍有逕自匯款金額內扣取費用之情形時，該匯出款仍將無法全額到達。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.post.gov.tw/post/internet/B_saving/index.jsp?ID=3020204</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.以新臺幣結匯匯出、原幣匯出：
+  費率：0.05%，最低收費NTD100、最高收費NTD800。
+2.以外幣現鈔匯出，以一般買匯匯率與現鈔買匯匯率之差額計收匯率差價，最低收費NTD100。     
+3.退匯或修改時，手續費每筆NTD300。
+4.使用外商提供之全額到帳全程單一收費服務，依其收費標準計收。
+5.以「全額匯出」者，每筆另外加收國外費用：
+  歐元案件0.1%計收，最低EUR30；日圓案件0.05%計收，最低JPY5,000；英鎊案件0.1%計收，最低GBP25；港幣案件每筆HKD300；其他幣別案件每筆等值USD35。（註：情形特殊者，得自行衡酌加收）</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bot.com.tw/Images/File/GetFileId/0565caba-233e-47ab-8b01-cad4ee039e83</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.tbb.com.tw/zh-tw/-/media/tbb/files/zh-tw/about/information/charge/overview/charge-overview.pdf</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存入／提領外幣現鈔時收取匯差（每筆最低收取TWD100）。匯差計算公式＝存入／提領之外幣現鈔＊該幣別即期匯率與現鈔匯率之差價（人民幣以『人民幣業務專區』公告為主）
+2.存入／提領外幣現鈔時收取現鈔處理費（每筆收取TWD100）。舊版美元鈔券，每筆按買入金額1%計收；最低收取TWD100，每張另加收TWD100。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份TWD $200元, 每增加乙份加收TWD $100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>近期(一年以內）資料：每月每份 TWD $50元，惟每次申請最高收取至TWD $1,000元
+早期(逾一年)資料：每月每份 TWD $100元，惟每次申請最高收取至 TWD $2,000元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>紙本每份100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>透過APP查詢免費。
+申請紙本對帳單每份200元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>匯出匯款手續費(含郵電費+全額到匯)： 一筆 600 元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.linebank.com.tw/resources/products</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>華南銀行網址(https://www.hncb.com.tw)/個人金融/各類服務/公告事項/公告訊息/國外匯兌業務手續費說明</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.外幣現鈔存入金額x本行牌告現鈔買入匯率與即期買入匯率之差額計收新台幣
+2.外幣現鈔提領金額x本行牌告現鈔賣出匯率與即期賣出匯率之差額計收新台幣。惟以外幣現鈔存入者，提領時，現鈔處理費減半計收。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：依交易金額0.05％；每筆最低NT$100，最高NT$800。
+2.郵電費：以SWIFT發電NT$300/筆。
+3.全額匯款:除手續費及一筆郵電費外，另加收取NT$750。
+備註：持外幣現鈔匯出者，按本行上開外幣現鈔存入規定標準加收現鈔處理費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.最近1年內：頁數≦10頁者，每份NT$100，頁數＞10頁者，每增加1頁加收NT$5。
+2.超過1年者：頁數≦10頁者，每份NT$200，頁數＞10頁者，每增加1頁加收NT$5。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>提領/存入外幣現鈔：以一般賣匯／買匯匯率與現鈔賣匯／買匯匯率之差額計收匯率差價，最低收費NT$100。
+註：以舊版(詳舊版鈔券手續費定義)現鈔存入外匯存款時，除依原規定收取匯差手續費外，每1美元(或等值外幣)須另加收NT$0.2手續費，每人每日以
+USD500(或等值外幣)為限。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>存摺:每一帳戶NT$100。
+存單:每張NT$100。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每一帳戶NT$100。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：以外匯存款或新臺幣結匯匯出案件，費率為0.05%，最低200元，最高800元。
+2.郵電費：每通電文計收300元。
+※以外幣現鈔匯出時，另按本行牌告小額買入匯率與外幣現鈔買入匯率之差額計收，最低NT$100元，最高無限制。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.對帳單：半年內免收/逾半年每份100元
+2.帳戶交易明細：半年內每帳號100元/逾半年每帳號200元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>第一份以TWD100元計收，第二份起每份收TWD20元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>外匯存款存、提外幣現鈔，按本行掛牌外幣現鈔買入、賣出匯率與即期買入、賣出匯率之差額乘以存、提金額計收匯率差價，最低收TWD100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每帳號TWD100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.sc.com/tw/regulatory-announcement/taipei-branch/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>紙本每份50元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>透過APP查詢免費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆(含手續費及郵電費)USD20、EUR20、JPY3,000、NT$600(依選擇手續費扣款帳號之幣別收取)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>自行轉帳不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-8979-6600</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20241226105016180625.pdf?_gl=1*178f6j2*_gcl_au*MzQ3NTk1ODY2LjE3MzYzMDA2NzU.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.87年1月1日以後每件$100元（電腦查詢）；逾五十頁者，每增加五十頁，加收$100元（電腦查詢）。
+2.87年1月1日以前每件或每日$200元（手工查詢）。
+3.須至倉庫開箱者，依實際發生成本匡計收取，最低每件或每日$500 元（手工查詢)。
+註：
+1.需以手工查詢，比照87年1月1日以前收費辦法計收。
+2.交易明細表每件以「月」為單位、傳票每件以「日」為單位。
+3.外匯交易單據電腦查詢每件以「日」為單位，比照電腦查詢收費，僅提供94年1月1日以後之交易單據。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.scsb.com.tw/content/bus/bus07.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>臨櫃從事不同戶名帳戶間轉帳，轉出帳戶每筆收費$100</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>A【外籍移工】: 
+ a.匯款至菲律賓 
+  1.菲律賓披索匯入銀行帳戶:每筆新台幣300元。 
+  2.菲律賓披索在當地領現金:每筆新台幣350元。 
+  3.菲律賓披索以外其他幣別:每筆新台幣500元。 
+ b.匯款至印尼、越南 :每筆新台幣1,000元。 
+ c.匯款至其他國家 :每筆新台幣1,000元。
+B【非外籍移工】: 每筆新台幣1,000元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【法人戶】
+https://www.obank.com/corporate/info/info--report
+【個人戶】
+https://www.obank.com/retail/event/eventannounce/deposit-standard-charge</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://taiwan.bnpparibas.com/cht/introduction/activities.asp</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.ingcommercialbanking.com/eCache/ENG/24/856.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.tw.bk.mufg.jp/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hsbc.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bbva.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bankofchina.com/tw/bocinfo/bi4/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bankcomm.com.tw/GEBS/index_TW.jsp，公告專區</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://tw.ccb.com/taipei/cn/ggxx/201408151408088458.html</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.uob.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.metrobank.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bbl.com.tw</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每筆新台幣2,100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)8726-8146</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.存入外幣現鈔/辦理匯出匯款:按本行牌告即期買入匯率與現鈔買入匯率之差額計收價差手續費。
+2.提取外幣現鈔:按本行牌告現鈔賣出匯率與即期賣出匯率之差額計收價差手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>目前無實體存摺及存單</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：
+(1)臨櫃交易：按匯出金額0.05%計收，最低150元，最高800元。
+(2)數位通路：按匯出金額0.05%計收，最低100元，最高800元。
+2.郵電費：每通一律計收300元。
+3.全額到匯收費：全額到匯(全額匯至受款銀行)之匯款，另加收一通電報費或由客戶自行負擔國外銀行費用(中間銀行及或受款銀行費用)。
+※以外幣現鈔辧理匯出匯款者，匯款手續費、匯率差價依規分別計收。意即除按匯出金額0.05%計收匯款手續費外，另按本行掛牌外幣現鈔買入匯率與即期買入匯率之差額乘以匯出金額計收匯率差價，惟匯率差價不得低於NTD100，無最高限制</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>收兌非現行流通之外幣現鈔版本/破損之外幣現鈔 
+美金0.7%處理費
+泰銖3.5%處理費 
+最低收費 min charge NTD100.-(生效日114.10.05 effective from 114.10.05)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.tcbbank.com.tw/pdf/ForeignExchangeCharges.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每份$800</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 手續費：依客戶屬性(跨國企業集團與否)每筆收新台幣
+600元或新台幣800元。
+2.全額到行：依客戶屬性(跨國企業集團與否)每筆另加收新台幣
+600元或新台幣800元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>依客戶屬性每筆酌收$800</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(02)2725-9356</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.jpmorgan.com/TW/en/about-us</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bop.com.tw/Common/Page?tni=433&amp;refid=null
+外幣匯兌之臨櫃作業手續費收取項目與標準公告（施行日：114年08月11日）</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.tcb-bank.com.tw/-/media/files/personal-banking/deposit-exchange/common-services/important/dbu_remittance_fee1141001.pdf?sc_lang=zh-tw&amp;hash=531B1878AC2F28B2B7AA4766616341FF</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>24小時客服專線：04-22273131
+免付費專線（限市話）：0800-033175</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費：按匯款金額萬分之 5 計收，每筆最低收費$120，最高收費$800。 
+2.電匯電報費：不分地區每通一律$300
+3.查詢、退匯及改匯(電匯)：每筆收手續費$100，郵電費$300
+4.本行分行間匯款(含匯至本行OBU)
+(1)手續費:按匯款金額萬分之5計收，每筆最低收費$120，最高收費$800 
+(2)免收郵電費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.megabank.com.tw/about/announcement/notice/fee</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>未提供本項服務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(企金)
+1.手續費:
+(1)一般匯款:臨櫃/傳真進件每筆新台幣600元/網路銀行每筆新台幣150
+元/企金數存帳戶: 匯款手續費(含郵電費)若涉及換匯免收手續費；不涉及換匯每筆新台幣300元
+(2)退匯後重匯:每筆新台幣800元。
+(3)退匯:每筆新台幣300元
+2.郵電費:
+(1)一般匯款/改匯/取消/查詢/退匯後重匯:每筆新台幣300元。
+(2)全額到行:每筆新台幣600元。(若有國外銀費用按實際扣款)。
+（個金）
+1.手續費
+(1)一般戶:每筆新臺幣600元。。
+(2)星展豐盛理財/星展豐盛私人客戶/星展頂級私人客戶：a.電匯至海外DBS集團帳戶：免費；b.電匯至非海外DBS集團帳戶：每筆新臺幣600元。
+2.郵電費
+(1)一般匯款:每筆新臺幣300元
+(2)全額到行:每筆新臺幣600元(若有國外銀行費用按實際金額另行計收）。
+(3)改匯/退匯:每通新臺幣300元。
+(4)取消/查詢/退匯後重匯:每通新臺幣300元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>客服中心單一代表號(24小時)：412-2222(手機請撥02-412-2222) / 0800-365-889(限市話)</t>
+  </si>
+  <si>
+    <t>https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>自115年4月1日起，調整國外匯出匯款手續費最低收費金額為每筆150元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf
+</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>依本行當日牌告現鈔匯率與即期之匯率價差計收手續費(台幣計價)，最低100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>郵電費不分區域收取DBU每筆新台幣450元；OBU每筆美金15元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DBU/OBU之間互轉免收手續費。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.光票託收手續費:票面金額 × 0.05%，DBU最低新台幣500元，最高新台幣800元;OBU最低美金20元，最高美金30元。
+2.光票託收郵電費:調整為美金40元。
+3.票匯郵電費:調整為DBU新台幣450元；OBU美金15元。
+4.匯入匯款由國內同業解付，本行背書者，每筆200元。
+5.OBU匯入匯款手續費調整為匯款金額 × 0.05%，最低美金10元，最高美金30元。
+6.開立OBU帳戶，每份開戶申請書收取開辦手續費美金1500元;帳戶管理費依客戶個別議定收取。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>資料報送至</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
-        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>115</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>共通性費用收取方式資訊彙整表</t>
+      <t>年6月30日止</t>
     </r>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...112 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>電匯至印尼之印尼人民銀行帳戶
+1.個人戶
+(1)本行存款人：每件壹佰伍拾元
+(2)非本行存款人：每件參佰元
+2.企業戶
+每件捌佰元，惟交易日為印尼或美國之國定例假日者，每件需加收捌佰元
+電匯至印尼之他行銀行帳戶每件需加收伍拾元
+全額到印尼之他行受款人帳戶匯款:
+未滿10億之匯款金額，每件需加收等值印尼盾2,900元之新台幣。滿10億
+以上之匯款金額，每件需加收等值印尼盾30,000元之新台幣。
+電匯至其他國家
+1.手續費：百分之零點零伍；每件最低壹佰元，最高捌佰元
+2.郵電費：以 SWIFT 發電報參佰元/筆
+3.全額匯款：除手續費及一通郵電費外，另加收取柒佰伍拾元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 無此業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://apac.cib.natixis.com/site/l5uo4negaps6/api-website-feature/files/download/12603/natixis_taipei_standard_fee_table_2017.pdf?file_type=media_files</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-26553355</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.taishinbank.com.tw/TSB/personal/common/download/index.html?nav1=fee
+官網(路徑：首頁右側選單_文件下載&gt;手續費專區&gt;存匯服務收費優惠標準)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf?adobe_mc=MCMID35666597913741942333931762566625999481MCORGID051458065FDA8EC40A495E3940AdobeOrgTS1746880655</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>&lt;電子銀行歷史交易明細查詢 &gt;
+1 YEAR 內線上歷史交易明細查詢 :$4.06/交易
+2 YEAR 內線上歷史交易明細查詢 :$4.93/交易
+&lt;紙本對帳單&gt;
+目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/foreigncurrency_remittance/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費(匯費)：每筆按匯款金額0.05％計收，最低150元，最高800元。
+2.郵電費：每通電文300元。
+3.全額到匯收費：每筆另加收國外費用，請洽經辦人員。
+※以外幣現鈔匯出者，另按本行牌告即期買入匯率與現鈔買入匯率之差額計收手續費，最低100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-81612888</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照存匯業務手續費收費標準計收：每份 50 元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照存匯業務手續費收費標準計收：
+1.(六個月內) 100元/帳戶。
+2.(六個月以上) 200元/帳戶。
+3.(超過五年) 300元/帳戶。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 外幣現鈔存入：按本行該幣別牌告即期買入匯率與現鈔買入匯率之差額，乘以存入金額計收，最低新臺幣100元。
+2. 提領外幣現鈔：按本行該幣別牌告即期賣出匯率與現鈔賣出匯率之差額，乘以提領金額計收，最低新臺幣100元。
+※存入外存每人每日以等值美金30,000元為限。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照新臺幣存款業務收費標準計收：
+存摺掛失補發：每次100元
+存單掛失補發：每張100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照新臺幣存款業務收費標準計收：每次100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.手續費:按匯出金額0.05%計收，每筆最低NTD200，最高NTD800。
+2.郵電費:每筆NTD400。如需加發存匯行電文(MT202)者，另加收郵電費NTD400。
+3.改匯、退匯查詢:依匯出匯款郵電費收費標準計收
+※以外幣現鈔匯出時，按本行牌告即期買入匯率與現鈔買入匯率之差額加收現鈔處理手續費。
+※美金以外其他幣別，如需全額到達，須向外匯作業中心/外指行查詢應加收之國外費用。
+※港幣電匯改匯，須針對香港地區銀行額外收取之費用，每筆加收帳務費。
+※歐元、日圓或其他幣別因改匯所產生之國外費用，需依存同行扣帳金額，事後向客戶補收。
+※境內匯款使用財金外幣結算平台匯出均為全額到行，僅收取一通郵電費NTD400。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.skbank.com.tw/news/announcement/301882</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行尚未開辦外匯業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="14"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <sz val="16"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <b/>
-      <sz val="14"/>
-      <color theme="1"/>
+      <sz val="16"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="24"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
-      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="18"/>
+      <color indexed="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="1"/>
+      <b/>
+      <u/>
+      <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="16"/>
-[...16 lines deleted...]
-      <color theme="1"/>
+      <sz val="18"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <b/>
-[...29 lines deleted...]
-      <sz val="14"/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
-      </right>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...3 lines deleted...]
-      <top/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...107 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...87 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Normal_附件四調查表確定版1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="超連結" xfId="3" builtinId="8"/>
+    <cellStyle name="一般 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="一般_Sheet1_1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="超連結" xfId="4" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2615,3071 +4131,3924 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/DocDownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#26989;&#21209;&#20849;&#36890;&#24615;&#36027;&#29992;&#25910;&#36027;&#27161;&#28310;(&#20844;&#21578;&#26085;/&#26045;&#34892;&#26085;&#65306;100&#24180;06&#26376;30&#26085;)" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/ServicesCharge__2105191030179018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cotabank.com.tw/web/wp-content/uploads/files/public/public_pdf_29.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/document/form/TW/deposit_fee.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextBank/disclosure/20260519095246230949.pdf?_gl=1*1iv4lwf*_gcl_au*MTk4MTUzMzk5NS4xNzg0NTE1NzQw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hwataibank.com.tw/wp-content/uploads/2022/09/%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E6%9C%8D%E5%8B%99%E9%A0%85%E7%9B%AE%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96-1110901.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcbbank.moneydj.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/link/link10_05.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/EntieWebMigrateFiles/public/images/&#26032;&#33274;&#24163;&#12289;&#32654;&#20803;&#40643;&#37329;&#23384;&#25722;&#21450;&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#25163;&#32396;&#36027;&#25910;&#36027;&#27161;&#28310;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tbb.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/help/tariffs/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/personal/investment/terms-condition" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=118&amp;mid=49&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clbankw.feib.com.tw/upload/www/WebSitePDF/declare/322StandardTW.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.1qbank.com/lounge/taipei/et/fee/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tcb-bank.com.tw/Pages/Default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/-/media/mega/files/bank/about/announcement/fee/fee-13.pdf?la=zh-tw&amp;hash=3CD42A9F6D928B325124FB6745E90E26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/Docdownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/global/about-us/global-presence/zh-TW/taiwan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://business.bofa.com/en-us/content/apac-taiwan.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bot.com.tw/Images/File/GetFileId/0565caba-233e-47ab-8b01-cad4ee039e83" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcb-bank.com.tw/-/media/files/personal-banking/deposit-exchange/common-services/important/dbu_remittance_fee1141001.pdf?sc_lang=zh-tw&amp;hash=531B1878AC2F28B2B7AA4766616341FF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skbank.com.tw/news/announcement/301882" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrobank.com.tw/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/common/download/index.html?nav1=fee&#23448;&#32178;(&#36335;&#24465;&#65306;&#39318;&#38913;&#21491;&#20596;&#36984;&#21934;_&#25991;&#20214;&#19979;&#36617;%3e&#25163;&#32396;&#36027;&#23560;&#21312;%3e&#23384;&#21295;&#26381;&#21209;&#25910;&#36027;&#20778;&#24800;&#27161;&#28310;)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/entie/2_10_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf?adobe_mc=MCMID35666597913741942333931762566625999481MCORGID051458065FDA8EC40A495E3940AdobeOrgTS1746880655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com.tw/bank/about/announcement/announcement?i=4Y_VIOBqXUKN9YKrEvU2eQ&amp;p=eiED0NQ60kev5_zStlp90A&amp;d=HA4k102TJkG2QuRj6K5Wtg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/about-us/legal-disclaimer-and-announcement-info" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societegenerale.asia/en/disclosure-information/taiwan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tw.ccb.com/taipei/cn/ggxx/201408151408088458.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubot.com.tw/UBOT_uploadFolder/20230714web01-1689318948596.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/foreigncurrency_remittance/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20241226105016180625.pdf?_gl=1*178f6j2*_gcl_au*MzQ3NTk1ODY2LjE3MzYzMDA2NzU." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britaipei.com/public" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taiwan.bnpparibas.com/cht/introduction/activities.asp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankofchina.com/tw/bocinfo/bi4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post.gov.tw/post/internet/B_saving/index.jsp?ID=3020204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/bus/bus07.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hncb.com.tw/wps/portal/HNCB/per_finance/area3/announce/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDfxNPT0M_A18DYyNLAwcfQJ8PXxd3I3dPc30w1EVuIcFmBo4ugQ7hfgaOhoH-prqRxGlHwdwNCBSP24FUfiND9ePQrUCiw_Q3OBtbgi0wtXc0Mzd2cjd1QhDgbMBWIGToaubm6G7pwFMAW5XFOS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/corporate/info/info--report" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcbbank.com.tw/pdf/ForeignExchangeCharges.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbl.com.tw/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingcommercialbanking.com/eCache/ENG/24/856.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=3197&amp;mid=222&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tw.bk.mufg.jp/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbank.com.tw/Category/Items/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_%E5%90%ABOBU_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ca-cib.com/our-global-presence/asia-pacific/taiwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apac.cib.natixis.com/taiwan" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uob.com.tw/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpmorgan.com/TW/en/about-us" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/about/announcement/notice/fee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=ec167163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/public_info/index.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU&#22806;&#21295;&#26989;&#21209;&#25910;&#36027;&#27161;&#28310;_2105191027515079.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=433&amp;refid=null&#22806;&#24163;&#21295;&#20812;&#20043;&#33256;&#27331;&#20316;&#26989;&#25163;&#32396;&#36027;&#25910;&#21462;&#38917;&#30446;&#33287;&#27161;&#28310;&#20844;&#21578;&#65288;&#26045;&#34892;&#26085;&#65306;114&#24180;08&#26376;11&#26085;&#65289;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T84"/>
+  <dimension ref="A1:W93"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="K72" sqref="K72"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="B18" sqref="B1:B1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="148.15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7" style="55" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9" style="40"/>
+    <col min="1" max="1" width="7" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.25" style="8" customWidth="1"/>
+    <col min="3" max="3" width="37.5" style="12" customWidth="1"/>
+    <col min="4" max="4" width="70.625" style="12" customWidth="1"/>
+    <col min="5" max="5" width="60.625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="45" style="12" customWidth="1"/>
+    <col min="7" max="7" width="46" style="12" customWidth="1"/>
+    <col min="8" max="8" width="105.5" style="12" customWidth="1"/>
+    <col min="9" max="9" width="65.625" style="34" customWidth="1"/>
+    <col min="10" max="10" width="55.625" style="13" customWidth="1"/>
+    <col min="11" max="11" width="30.625" style="12" customWidth="1"/>
+    <col min="12" max="12" width="40.625" style="14" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="116" t="s">
+    <row r="1" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+    </row>
+    <row r="2" spans="1:23" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="66" t="s">
+        <v>588</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+    </row>
+    <row r="3" spans="1:23" s="5" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K3" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L3" s="27" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="60" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+    </row>
+    <row r="5" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>376</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>597</v>
+      </c>
+      <c r="I5" s="17" t="s">
+        <v>267</v>
+      </c>
+      <c r="J5" s="17"/>
+      <c r="K5" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="51" t="s">
+        <v>513</v>
+      </c>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="19"/>
+      <c r="R5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="19"/>
+      <c r="U5" s="19"/>
+      <c r="V5" s="19"/>
+      <c r="W5" s="19"/>
+    </row>
+    <row r="6" spans="1:23" s="20" customFormat="1" ht="309.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>378</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>379</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>380</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>381</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>382</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>206</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>304</v>
+      </c>
+      <c r="J6" s="21"/>
+      <c r="K6" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="58" t="s">
+        <v>193</v>
+      </c>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="18"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="V6" s="19"/>
+      <c r="W6" s="19"/>
+    </row>
+    <row r="7" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>501</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>364</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>365</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>366</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>383</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>367</v>
+      </c>
+      <c r="J7" s="17"/>
+      <c r="K7" s="57" t="s">
+        <v>574</v>
+      </c>
+      <c r="L7" s="58" t="s">
+        <v>573</v>
+      </c>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="19"/>
+      <c r="R7" s="19"/>
+      <c r="S7" s="19"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="19"/>
+      <c r="W7" s="19"/>
+    </row>
+    <row r="8" spans="1:23" s="20" customFormat="1" ht="350.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>478</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>479</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>480</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>530</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>337</v>
+      </c>
+      <c r="J8" s="17"/>
+      <c r="K8" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="58" t="s">
+        <v>338</v>
+      </c>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="19"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+      <c r="W8" s="19"/>
+    </row>
+    <row r="9" spans="1:23" s="20" customFormat="1" ht="279.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>500</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>385</v>
+      </c>
+      <c r="F9" s="21" t="s">
+        <v>386</v>
+      </c>
+      <c r="G9" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="L9" s="58" t="s">
+        <v>522</v>
+      </c>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="19"/>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="19"/>
+      <c r="U9" s="19"/>
+      <c r="V9" s="19"/>
+      <c r="W9" s="19"/>
+    </row>
+    <row r="10" spans="1:23" s="20" customFormat="1" ht="380.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>200</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>542</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>357</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>387</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>388</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="J10" s="17"/>
+      <c r="K10" s="57" t="s">
+        <v>579</v>
+      </c>
+      <c r="L10" s="58" t="s">
+        <v>580</v>
+      </c>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="19"/>
+      <c r="S10" s="19"/>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="19"/>
+      <c r="W10" s="19"/>
+    </row>
+    <row r="11" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="D11" s="29" t="s">
+        <v>244</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>249</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>315</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>294</v>
+      </c>
+      <c r="J11" s="21"/>
+      <c r="K11" s="57" t="s">
+        <v>258</v>
+      </c>
+      <c r="L11" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="19"/>
+      <c r="V11" s="19"/>
+      <c r="W11" s="19"/>
+    </row>
+    <row r="12" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>523</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>392</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>392</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="J12" s="21"/>
+      <c r="K12" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="43" t="s">
+        <v>488</v>
+      </c>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="19"/>
+      <c r="R12" s="19"/>
+      <c r="S12" s="19"/>
+      <c r="T12" s="19"/>
+      <c r="U12" s="19"/>
+      <c r="V12" s="19"/>
+      <c r="W12" s="19"/>
+    </row>
+    <row r="13" spans="1:23" s="20" customFormat="1" ht="249.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>393</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>531</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>481</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>250</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>283</v>
+      </c>
+      <c r="J13" s="21"/>
+      <c r="K13" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="L13" s="55" t="s">
+        <v>596</v>
+      </c>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="19"/>
+      <c r="T13" s="19"/>
+      <c r="U13" s="19"/>
+      <c r="V13" s="19"/>
+      <c r="W13" s="19"/>
+    </row>
+    <row r="14" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>211</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J14" s="17"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="18"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="19"/>
+      <c r="R14" s="19"/>
+      <c r="S14" s="19"/>
+      <c r="T14" s="19"/>
+      <c r="U14" s="19"/>
+      <c r="V14" s="19"/>
+      <c r="W14" s="19"/>
+    </row>
+    <row r="15" spans="1:23" s="20" customFormat="1" ht="339.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>368</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>575</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>544</v>
+      </c>
+      <c r="J15" s="21"/>
+      <c r="K15" s="33" t="s">
+        <v>194</v>
+      </c>
+      <c r="L15" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="19"/>
+      <c r="W15" s="19"/>
+    </row>
+    <row r="16" spans="1:23" s="20" customFormat="1" ht="360" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>369</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>202</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>305</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>358</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>581</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>282</v>
+      </c>
+      <c r="J16" s="17"/>
+      <c r="K16" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="43" t="s">
+        <v>576</v>
+      </c>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="19"/>
+      <c r="W16" s="19"/>
+    </row>
+    <row r="17" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>306</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>307</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>272</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>344</v>
+      </c>
+      <c r="I17" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="J17" s="29"/>
+      <c r="K17" s="56" t="s">
+        <v>274</v>
+      </c>
+      <c r="L17" s="43" t="s">
+        <v>339</v>
+      </c>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="19"/>
+    </row>
+    <row r="18" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>489</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>490</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>397</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>491</v>
+      </c>
+      <c r="H18" s="17" t="s">
+        <v>510</v>
+      </c>
+      <c r="I18" s="17" t="s">
+        <v>492</v>
+      </c>
+      <c r="J18" s="21"/>
+      <c r="K18" s="33" t="s">
+        <v>493</v>
+      </c>
+      <c r="L18" s="50" t="s">
+        <v>494</v>
+      </c>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="19"/>
+      <c r="V18" s="19"/>
+      <c r="W18" s="19"/>
+    </row>
+    <row r="19" spans="1:23" s="20" customFormat="1" ht="290.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>309</v>
+      </c>
+      <c r="D19" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="E19" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="H19" s="29" t="s">
+        <v>347</v>
+      </c>
+      <c r="I19" s="29" t="s">
+        <v>311</v>
+      </c>
+      <c r="J19" s="40" t="s">
+        <v>262</v>
+      </c>
+      <c r="K19" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="L19" s="43" t="s">
+        <v>546</v>
+      </c>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="19"/>
+      <c r="R19" s="19"/>
+      <c r="S19" s="19"/>
+      <c r="T19" s="19"/>
+      <c r="U19" s="19"/>
+      <c r="V19" s="19"/>
+      <c r="W19" s="19"/>
+    </row>
+    <row r="20" spans="1:23" s="20" customFormat="1" ht="303" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>398</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>526</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>527</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>528</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>512</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>276</v>
+      </c>
+      <c r="J20" s="21"/>
+      <c r="K20" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="L20" s="49" t="s">
+        <v>514</v>
+      </c>
+      <c r="M20" s="18"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="18"/>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+      <c r="W20" s="19"/>
+    </row>
+    <row r="21" spans="1:23" s="20" customFormat="1" ht="249.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="54" t="s">
+        <v>405</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>330</v>
+      </c>
+      <c r="E21" s="17" t="s">
+        <v>317</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>399</v>
+      </c>
+      <c r="I21" s="17" t="s">
+        <v>318</v>
+      </c>
+      <c r="J21" s="21"/>
+      <c r="K21" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="L21" s="55" t="s">
+        <v>594</v>
+      </c>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="19"/>
+      <c r="U21" s="19"/>
+      <c r="V21" s="19"/>
+      <c r="W21" s="19"/>
+    </row>
+    <row r="22" spans="1:23" s="20" customFormat="1" ht="303" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>532</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>532</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>534</v>
+      </c>
+      <c r="G22" s="17" t="s">
+        <v>208</v>
+      </c>
+      <c r="H22" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="I22" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J22" s="21"/>
+      <c r="K22" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="L22" s="43" t="s">
+        <v>566</v>
+      </c>
+      <c r="M22" s="18"/>
+      <c r="N22" s="18"/>
+      <c r="O22" s="18"/>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+    </row>
+    <row r="23" spans="1:23" s="20" customFormat="1" ht="230.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>400</v>
+      </c>
+      <c r="D23" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23" s="17" t="s">
+        <v>401</v>
+      </c>
+      <c r="I23" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J23" s="21"/>
+      <c r="K23" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="L23" s="43" t="s">
+        <v>228</v>
+      </c>
+      <c r="M23" s="18"/>
+      <c r="N23" s="18"/>
+      <c r="O23" s="18"/>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+      <c r="W23" s="19"/>
+    </row>
+    <row r="24" spans="1:23" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" s="17" t="s">
+        <v>402</v>
+      </c>
+      <c r="G24" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H24" s="17" t="s">
+        <v>403</v>
+      </c>
+      <c r="I24" s="17" t="s">
+        <v>348</v>
+      </c>
+      <c r="J24" s="21"/>
+      <c r="K24" s="57" t="s">
+        <v>237</v>
+      </c>
+      <c r="L24" s="49" t="s">
+        <v>487</v>
+      </c>
+      <c r="M24" s="18"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="19"/>
+      <c r="R24" s="19"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="19"/>
+      <c r="U24" s="19"/>
+      <c r="V24" s="19"/>
+      <c r="W24" s="19"/>
+    </row>
+    <row r="25" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="31">
+        <v>101</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>209</v>
+      </c>
+      <c r="F25" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="H25" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="I25" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J25" s="21"/>
+      <c r="K25" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="L25" s="58" t="s">
+        <v>362</v>
+      </c>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19"/>
+      <c r="S25" s="19"/>
+      <c r="T25" s="19"/>
+      <c r="U25" s="19"/>
+      <c r="V25" s="19"/>
+      <c r="W25" s="19"/>
+    </row>
+    <row r="26" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="77">
+        <v>102</v>
+      </c>
+      <c r="B26" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="81" t="s">
+        <v>405</v>
+      </c>
+      <c r="D26" s="81" t="s">
+        <v>406</v>
+      </c>
+      <c r="E26" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" s="81" t="s">
+        <v>233</v>
+      </c>
+      <c r="G26" s="81" t="s">
+        <v>233</v>
+      </c>
+      <c r="H26" s="83" t="s">
+        <v>477</v>
+      </c>
+      <c r="I26" s="83" t="s">
+        <v>297</v>
+      </c>
+      <c r="J26" s="81" t="s">
+        <v>407</v>
+      </c>
+      <c r="K26" s="85" t="s">
+        <v>97</v>
+      </c>
+      <c r="L26" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="19"/>
+      <c r="U26" s="19"/>
+      <c r="V26" s="19"/>
+      <c r="W26" s="19"/>
+    </row>
+    <row r="27" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="78"/>
+      <c r="B27" s="80"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="82"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="82"/>
+      <c r="G27" s="82"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="82"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+      <c r="T27" s="19"/>
+      <c r="U27" s="19"/>
+      <c r="V27" s="19"/>
+      <c r="W27" s="19"/>
+    </row>
+    <row r="28" spans="1:23" s="20" customFormat="1" ht="399.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="31">
+        <v>103</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>599</v>
+      </c>
+      <c r="D28" s="54" t="s">
+        <v>600</v>
+      </c>
+      <c r="E28" s="54" t="s">
+        <v>601</v>
+      </c>
+      <c r="F28" s="54" t="s">
+        <v>602</v>
+      </c>
+      <c r="G28" s="90" t="s">
+        <v>603</v>
+      </c>
+      <c r="H28" s="90" t="s">
+        <v>604</v>
+      </c>
+      <c r="I28" s="32" t="s">
+        <v>298</v>
+      </c>
+      <c r="J28" s="17"/>
+      <c r="K28" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="L28" s="55" t="s">
+        <v>605</v>
+      </c>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="19"/>
+      <c r="T28" s="19"/>
+      <c r="U28" s="19"/>
+      <c r="V28" s="19"/>
+      <c r="W28" s="19"/>
+    </row>
+    <row r="29" spans="1:23" s="20" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="31">
+        <v>108</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>408</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>409</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>562</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>410</v>
+      </c>
+      <c r="G29" s="17" t="s">
+        <v>410</v>
+      </c>
+      <c r="H29" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="I29" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J29" s="21"/>
+      <c r="K29" s="57" t="s">
+        <v>230</v>
+      </c>
+      <c r="L29" s="43" t="s">
+        <v>354</v>
+      </c>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19"/>
+      <c r="S29" s="19"/>
+      <c r="T29" s="19"/>
+      <c r="U29" s="19"/>
+      <c r="V29" s="19"/>
+      <c r="W29" s="19"/>
+    </row>
+    <row r="30" spans="1:23" s="20" customFormat="1" ht="392.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="31">
+        <v>118</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>215</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>411</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>216</v>
+      </c>
+      <c r="F30" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>217</v>
+      </c>
+      <c r="I30" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="J30" s="21"/>
+      <c r="K30" s="57" t="s">
+        <v>412</v>
+      </c>
+      <c r="L30" s="43" t="s">
+        <v>572</v>
+      </c>
+      <c r="M30" s="18"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19"/>
+      <c r="U30" s="19"/>
+      <c r="V30" s="19"/>
+      <c r="W30" s="19"/>
+    </row>
+    <row r="31" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="31">
+        <v>147</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>413</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>506</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>515</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>414</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>414</v>
+      </c>
+      <c r="H31" s="17" t="s">
+        <v>213</v>
+      </c>
+      <c r="I31" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J31" s="21"/>
+      <c r="K31" s="33" t="s">
+        <v>341</v>
+      </c>
+      <c r="L31" s="52" t="s">
+        <v>507</v>
+      </c>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="19"/>
+      <c r="R31" s="19"/>
+      <c r="S31" s="19"/>
+      <c r="T31" s="19"/>
+      <c r="U31" s="19"/>
+      <c r="V31" s="19"/>
+      <c r="W31" s="19"/>
+    </row>
+    <row r="32" spans="1:23" s="23" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="31">
+        <v>700</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F32" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="G32" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="H32" s="17" t="s">
+        <v>415</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J32" s="21"/>
+      <c r="K32" s="57" t="s">
+        <v>416</v>
+      </c>
+      <c r="L32" s="50" t="s">
+        <v>511</v>
+      </c>
+      <c r="M32" s="22"/>
+    </row>
+    <row r="33" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31">
+        <v>803</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="35" t="s">
+        <v>417</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>418</v>
+      </c>
+      <c r="E33" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>505</v>
+      </c>
+      <c r="I33" s="29" t="s">
+        <v>299</v>
+      </c>
+      <c r="J33" s="37"/>
+      <c r="K33" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="L33" s="51" t="s">
+        <v>498</v>
+      </c>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="19"/>
+      <c r="R33" s="19"/>
+      <c r="S33" s="19"/>
+      <c r="T33" s="19"/>
+      <c r="U33" s="19"/>
+      <c r="V33" s="19"/>
+      <c r="W33" s="19"/>
+    </row>
+    <row r="34" spans="1:23" s="20" customFormat="1" ht="408.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31">
+        <v>805</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>583</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>419</v>
+      </c>
+      <c r="G34" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="H34" s="17" t="s">
+        <v>584</v>
+      </c>
+      <c r="I34" s="17" t="s">
+        <v>585</v>
+      </c>
+      <c r="J34" s="17" t="s">
+        <v>586</v>
+      </c>
+      <c r="K34" s="57" t="s">
+        <v>420</v>
+      </c>
+      <c r="L34" s="49" t="s">
+        <v>485</v>
+      </c>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="19"/>
+      <c r="R34" s="19"/>
+      <c r="S34" s="19"/>
+      <c r="T34" s="19"/>
+      <c r="U34" s="19"/>
+      <c r="V34" s="19"/>
+      <c r="W34" s="19"/>
+    </row>
+    <row r="35" spans="1:23" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31">
+        <v>806</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>421</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>502</v>
+      </c>
+      <c r="E35" s="29" t="s">
+        <v>238</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="G35" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>201</v>
+      </c>
+      <c r="I35" s="29" t="s">
+        <v>279</v>
+      </c>
+      <c r="J35" s="21"/>
+      <c r="K35" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="L35" s="58" t="s">
+        <v>373</v>
+      </c>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+      <c r="O35" s="18"/>
+      <c r="P35" s="18"/>
+      <c r="Q35" s="19"/>
+      <c r="R35" s="19"/>
+      <c r="S35" s="19"/>
+      <c r="T35" s="19"/>
+      <c r="U35" s="19"/>
+      <c r="V35" s="19"/>
+      <c r="W35" s="19"/>
+    </row>
+    <row r="36" spans="1:23" s="20" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31">
+        <v>807</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>239</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>422</v>
+      </c>
+      <c r="G36" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H36" s="17" t="s">
+        <v>349</v>
+      </c>
+      <c r="I36" s="17" t="s">
+        <v>300</v>
+      </c>
+      <c r="J36" s="21"/>
+      <c r="K36" s="57" t="s">
+        <v>231</v>
+      </c>
+      <c r="L36" s="43" t="s">
+        <v>423</v>
+      </c>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="19"/>
+      <c r="R36" s="19"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="19"/>
+      <c r="U36" s="19"/>
+      <c r="V36" s="19"/>
+      <c r="W36" s="19"/>
+    </row>
+    <row r="37" spans="1:23" s="20" customFormat="1" ht="327" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31">
+        <v>808</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="17" t="s">
+        <v>199</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>342</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>333</v>
+      </c>
+      <c r="G37" s="17" t="s">
+        <v>424</v>
+      </c>
+      <c r="H37" s="17" t="s">
+        <v>425</v>
+      </c>
+      <c r="I37" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J37" s="17"/>
+      <c r="K37" s="57" t="s">
+        <v>107</v>
+      </c>
+      <c r="L37" s="58" t="s">
+        <v>334</v>
+      </c>
+      <c r="M37" s="18"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="18"/>
+      <c r="P37" s="18"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="19"/>
+    </row>
+    <row r="38" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31">
+        <v>809</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="17" t="s">
+        <v>426</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>427</v>
+      </c>
+      <c r="E38" s="17" t="s">
+        <v>428</v>
+      </c>
+      <c r="F38" s="17" t="s">
+        <v>424</v>
+      </c>
+      <c r="G38" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H38" s="29" t="s">
+        <v>265</v>
+      </c>
+      <c r="I38" s="29" t="s">
+        <v>296</v>
+      </c>
+      <c r="J38" s="21"/>
+      <c r="K38" s="57" t="s">
+        <v>335</v>
+      </c>
+      <c r="L38" s="44" t="s">
+        <v>350</v>
+      </c>
+      <c r="M38" s="18"/>
+      <c r="N38" s="18"/>
+      <c r="O38" s="18"/>
+      <c r="P38" s="18"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="19"/>
+      <c r="S38" s="19"/>
+      <c r="T38" s="19"/>
+      <c r="U38" s="19"/>
+      <c r="V38" s="19"/>
+      <c r="W38" s="19"/>
+    </row>
+    <row r="39" spans="1:23" s="20" customFormat="1" ht="270" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="77" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="79" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="81" t="s">
+        <v>253</v>
+      </c>
+      <c r="D39" s="81" t="s">
+        <v>254</v>
+      </c>
+      <c r="E39" s="81" t="s">
+        <v>255</v>
+      </c>
+      <c r="F39" s="81" t="s">
+        <v>256</v>
+      </c>
+      <c r="G39" s="81" t="s">
+        <v>257</v>
+      </c>
+      <c r="H39" s="81" t="s">
+        <v>578</v>
+      </c>
+      <c r="I39" s="81" t="s">
+        <v>280</v>
+      </c>
+      <c r="J39" s="81"/>
+      <c r="K39" s="85" t="s">
+        <v>263</v>
+      </c>
+      <c r="L39" s="87" t="s">
+        <v>587</v>
+      </c>
+      <c r="M39" s="18"/>
+      <c r="N39" s="18"/>
+      <c r="O39" s="18"/>
+      <c r="P39" s="18"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="19"/>
+      <c r="U39" s="19"/>
+      <c r="V39" s="19"/>
+      <c r="W39" s="19"/>
+    </row>
+    <row r="40" spans="1:23" s="20" customFormat="1" ht="337.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="78"/>
+      <c r="B40" s="80"/>
+      <c r="C40" s="82"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="H40" s="82"/>
+      <c r="I40" s="82"/>
+      <c r="J40" s="82"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="88"/>
+      <c r="M40" s="18"/>
+      <c r="N40" s="18"/>
+      <c r="O40" s="18"/>
+      <c r="P40" s="18"/>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19"/>
+      <c r="S40" s="19"/>
+      <c r="T40" s="19"/>
+      <c r="U40" s="19"/>
+      <c r="V40" s="19"/>
+      <c r="W40" s="19"/>
+    </row>
+    <row r="41" spans="1:23" s="20" customFormat="1" ht="359.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="31">
+        <v>812</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>429</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>430</v>
+      </c>
+      <c r="E41" s="17" t="s">
+        <v>343</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="G41" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="H41" s="17" t="s">
+        <v>499</v>
+      </c>
+      <c r="I41" s="17" t="s">
+        <v>336</v>
+      </c>
+      <c r="J41" s="17"/>
+      <c r="K41" s="55" t="s">
+        <v>592</v>
+      </c>
+      <c r="L41" s="55" t="s">
+        <v>593</v>
+      </c>
+      <c r="M41" s="18"/>
+      <c r="N41" s="18"/>
+      <c r="O41" s="18"/>
+      <c r="P41" s="18"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="19"/>
+      <c r="V41" s="19"/>
+      <c r="W41" s="19"/>
+    </row>
+    <row r="42" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="31">
+        <v>816</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>351</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="17" t="s">
+        <v>432</v>
+      </c>
+      <c r="G42" s="17" t="s">
+        <v>432</v>
+      </c>
+      <c r="H42" s="17" t="s">
+        <v>205</v>
+      </c>
+      <c r="I42" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="J42" s="17"/>
+      <c r="K42" s="57" t="s">
+        <v>114</v>
+      </c>
+      <c r="L42" s="58" t="s">
+        <v>324</v>
+      </c>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="19"/>
+      <c r="U42" s="19"/>
+      <c r="V42" s="19"/>
+      <c r="W42" s="19"/>
+    </row>
+    <row r="43" spans="1:23" s="20" customFormat="1" ht="317.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="31">
+        <v>822</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>433</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>248</v>
+      </c>
+      <c r="E43" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>434</v>
+      </c>
+      <c r="G43" s="17" t="s">
+        <v>435</v>
+      </c>
+      <c r="H43" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="I43" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J43" s="21"/>
+      <c r="K43" s="57" t="s">
+        <v>117</v>
+      </c>
+      <c r="L43" s="58" t="s">
+        <v>223</v>
+      </c>
+      <c r="M43" s="18"/>
+      <c r="N43" s="18"/>
+      <c r="O43" s="18"/>
+      <c r="P43" s="18"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+      <c r="T43" s="19"/>
+      <c r="U43" s="19"/>
+      <c r="V43" s="19"/>
+      <c r="W43" s="19"/>
+    </row>
+    <row r="44" spans="1:23" s="20" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>536</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>537</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>538</v>
+      </c>
+      <c r="I44" s="17" t="s">
+        <v>539</v>
+      </c>
+      <c r="J44" s="21"/>
+      <c r="K44" s="57" t="s">
+        <v>540</v>
+      </c>
+      <c r="L44" s="58" t="s">
+        <v>541</v>
+      </c>
+      <c r="M44" s="18"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+      <c r="P44" s="18"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+      <c r="T44" s="19"/>
+      <c r="U44" s="19"/>
+      <c r="V44" s="19"/>
+      <c r="W44" s="19"/>
+    </row>
+    <row r="45" spans="1:23" s="20" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="31" t="s">
+        <v>326</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>518</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>519</v>
+      </c>
+      <c r="E45" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G45" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>520</v>
+      </c>
+      <c r="I45" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J45" s="21"/>
+      <c r="K45" s="57" t="s">
+        <v>327</v>
+      </c>
+      <c r="L45" s="50" t="s">
+        <v>521</v>
+      </c>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="19"/>
+      <c r="R45" s="19"/>
+      <c r="S45" s="19"/>
+      <c r="T45" s="19"/>
+      <c r="U45" s="19"/>
+      <c r="V45" s="19"/>
+      <c r="W45" s="19"/>
+    </row>
+    <row r="46" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="31" t="s">
+        <v>314</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>313</v>
+      </c>
+      <c r="C46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="E46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="F46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="G46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="H46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="I46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="J46" s="40" t="s">
+        <v>262</v>
+      </c>
+      <c r="K46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="L46" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+      <c r="T46" s="19"/>
+      <c r="U46" s="19"/>
+      <c r="V46" s="19"/>
+      <c r="W46" s="19"/>
+    </row>
+    <row r="47" spans="1:23" s="20" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="69" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="70"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="K47" s="57"/>
+      <c r="L47" s="57"/>
+      <c r="M47" s="18"/>
+      <c r="N47" s="18"/>
+      <c r="O47" s="18"/>
+      <c r="P47" s="18"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+      <c r="T47" s="19"/>
+      <c r="U47" s="19"/>
+      <c r="V47" s="19"/>
+      <c r="W47" s="19"/>
+    </row>
+    <row r="48" spans="1:23" s="20" customFormat="1" ht="180" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E48" s="21" t="s">
+        <v>436</v>
+      </c>
+      <c r="F48" s="17" t="s">
+        <v>437</v>
+      </c>
+      <c r="G48" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="H48" s="32" t="s">
+        <v>438</v>
+      </c>
+      <c r="I48" s="32" t="s">
+        <v>284</v>
+      </c>
+      <c r="J48" s="21"/>
+      <c r="K48" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L48" s="57" t="s">
+        <v>259</v>
+      </c>
+      <c r="M48" s="18"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
+      <c r="P48" s="18"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+      <c r="T48" s="19"/>
+      <c r="U48" s="19"/>
+      <c r="V48" s="19"/>
+      <c r="W48" s="19"/>
+    </row>
+    <row r="49" spans="1:23" s="20" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" s="17" t="s">
+        <v>439</v>
+      </c>
+      <c r="D49" s="17" t="s">
+        <v>440</v>
+      </c>
+      <c r="E49" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F49" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="G49" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>560</v>
+      </c>
+      <c r="I49" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="J49" s="21"/>
+      <c r="K49" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="L49" s="43" t="s">
+        <v>340</v>
+      </c>
+      <c r="M49" s="18"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
+      <c r="P49" s="18"/>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19"/>
+      <c r="S49" s="19"/>
+      <c r="T49" s="19"/>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+      <c r="W49" s="19"/>
+    </row>
+    <row r="50" spans="1:23" s="20" customFormat="1" ht="258.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C50" s="17" t="s">
+        <v>426</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>441</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>442</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="G50" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="H50" s="17" t="s">
+        <v>308</v>
+      </c>
+      <c r="I50" s="17" t="s">
+        <v>285</v>
+      </c>
+      <c r="J50" s="17" t="s">
+        <v>565</v>
+      </c>
+      <c r="K50" s="57" t="s">
+        <v>443</v>
+      </c>
+      <c r="L50" s="57" t="s">
+        <v>559</v>
+      </c>
+      <c r="M50" s="18"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="18"/>
+      <c r="P50" s="18"/>
+      <c r="Q50" s="19"/>
+      <c r="R50" s="19"/>
+      <c r="S50" s="19"/>
+      <c r="T50" s="19"/>
+      <c r="U50" s="19"/>
+      <c r="V50" s="19"/>
+      <c r="W50" s="19"/>
+    </row>
+    <row r="51" spans="1:23" s="20" customFormat="1" ht="294.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>444</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>445</v>
+      </c>
+      <c r="G51" s="17" t="s">
+        <v>446</v>
+      </c>
+      <c r="H51" s="38" t="s">
+        <v>545</v>
+      </c>
+      <c r="I51" s="38" t="s">
+        <v>301</v>
+      </c>
+      <c r="J51" s="17"/>
+      <c r="K51" s="57" t="s">
+        <v>207</v>
+      </c>
+      <c r="L51" s="57" t="s">
+        <v>558</v>
+      </c>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+      <c r="T51" s="19"/>
+      <c r="U51" s="19"/>
+      <c r="V51" s="19"/>
+      <c r="W51" s="19"/>
+    </row>
+    <row r="52" spans="1:23" s="20" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E52" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H52" s="32" t="s">
+        <v>447</v>
+      </c>
+      <c r="I52" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="J52" s="21"/>
+      <c r="K52" s="57" t="s">
+        <v>234</v>
+      </c>
+      <c r="L52" s="57"/>
+      <c r="M52" s="18"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="18"/>
+      <c r="P52" s="18"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19"/>
+      <c r="S52" s="19"/>
+      <c r="T52" s="19"/>
+      <c r="U52" s="19"/>
+      <c r="V52" s="19"/>
+      <c r="W52" s="19"/>
+    </row>
+    <row r="53" spans="1:23" s="20" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>329</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H53" s="32" t="s">
+        <v>448</v>
+      </c>
+      <c r="I53" s="32" t="s">
+        <v>295</v>
+      </c>
+      <c r="J53" s="21"/>
+      <c r="K53" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="L53" s="57" t="s">
+        <v>557</v>
+      </c>
+      <c r="M53" s="18"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="18"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="19"/>
+      <c r="S53" s="19"/>
+      <c r="T53" s="19"/>
+      <c r="U53" s="19"/>
+      <c r="V53" s="19"/>
+      <c r="W53" s="19"/>
+    </row>
+    <row r="54" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G54" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="I54" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="J54" s="21"/>
+      <c r="K54" s="33"/>
+      <c r="L54" s="57"/>
+      <c r="M54" s="18"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="18"/>
+      <c r="P54" s="18"/>
+      <c r="Q54" s="19"/>
+      <c r="R54" s="19"/>
+      <c r="S54" s="19"/>
+      <c r="T54" s="19"/>
+      <c r="U54" s="19"/>
+      <c r="V54" s="19"/>
+      <c r="W54" s="19"/>
+    </row>
+    <row r="55" spans="1:23" s="20" customFormat="1" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>449</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>450</v>
+      </c>
+      <c r="E55" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="G55" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H55" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="I55" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J55" s="17"/>
+      <c r="K55" s="57" t="s">
+        <v>138</v>
+      </c>
+      <c r="L55" s="58" t="s">
+        <v>261</v>
+      </c>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+      <c r="T55" s="19"/>
+      <c r="U55" s="19"/>
+      <c r="V55" s="19"/>
+      <c r="W55" s="19"/>
+    </row>
+    <row r="56" spans="1:23" s="20" customFormat="1" ht="246" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="C56" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="E56" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>503</v>
+      </c>
+      <c r="G56" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="H56" s="36" t="s">
+        <v>370</v>
+      </c>
+      <c r="I56" s="36" t="s">
+        <v>303</v>
+      </c>
+      <c r="J56" s="41"/>
+      <c r="K56" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="L56" s="58" t="s">
+        <v>582</v>
+      </c>
+      <c r="M56" s="18"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="18"/>
+      <c r="P56" s="18"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+      <c r="W56" s="19"/>
+    </row>
+    <row r="57" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="E57" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F57" s="17" t="s">
+        <v>482</v>
+      </c>
+      <c r="G57" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H57" s="32" t="s">
+        <v>486</v>
+      </c>
+      <c r="I57" s="32" t="s">
+        <v>504</v>
+      </c>
+      <c r="J57" s="17"/>
+      <c r="K57" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="L57" s="57"/>
+      <c r="M57" s="18"/>
+      <c r="N57" s="18"/>
+      <c r="O57" s="18"/>
+      <c r="P57" s="18"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="19"/>
+      <c r="U57" s="19"/>
+      <c r="V57" s="19"/>
+      <c r="W57" s="19"/>
+    </row>
+    <row r="58" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="31" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E58" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H58" s="32" t="s">
+        <v>451</v>
+      </c>
+      <c r="I58" s="90" t="s">
+        <v>123</v>
+      </c>
+      <c r="J58" s="17"/>
+      <c r="K58" s="55" t="s">
+        <v>598</v>
+      </c>
+      <c r="L58" s="57" t="s">
+        <v>547</v>
+      </c>
+      <c r="M58" s="18"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+      <c r="P58" s="18"/>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+      <c r="T58" s="19"/>
+      <c r="U58" s="19"/>
+      <c r="V58" s="19"/>
+      <c r="W58" s="19"/>
+    </row>
+    <row r="59" spans="1:23" s="20" customFormat="1" ht="360" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>567</v>
+      </c>
+      <c r="D59" s="54" t="s">
+        <v>595</v>
+      </c>
+      <c r="E59" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="F59" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="G59" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H59" s="32" t="s">
+        <v>568</v>
+      </c>
+      <c r="I59" s="32" t="s">
+        <v>569</v>
+      </c>
+      <c r="J59" s="17"/>
+      <c r="K59" s="57" t="s">
+        <v>570</v>
+      </c>
+      <c r="L59" s="57" t="s">
+        <v>571</v>
+      </c>
+      <c r="M59" s="18"/>
+      <c r="N59" s="18"/>
+      <c r="O59" s="18"/>
+      <c r="P59" s="18"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+      <c r="W59" s="19"/>
+    </row>
+    <row r="60" spans="1:23" s="20" customFormat="1" ht="255" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="C60" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="D60" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="E60" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="G60" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="H60" s="17" t="s">
+        <v>252</v>
+      </c>
+      <c r="I60" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J60" s="17"/>
+      <c r="K60" s="56" t="s">
+        <v>235</v>
+      </c>
+      <c r="L60" s="49" t="s">
+        <v>483</v>
+      </c>
+      <c r="M60" s="18"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="18"/>
+      <c r="P60" s="18"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+    </row>
+    <row r="61" spans="1:23" s="20" customFormat="1" ht="231.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C61" s="17" t="s">
+        <v>452</v>
+      </c>
+      <c r="D61" s="17" t="s">
+        <v>453</v>
+      </c>
+      <c r="E61" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>454</v>
+      </c>
+      <c r="G61" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="H61" s="17" t="s">
+        <v>455</v>
+      </c>
+      <c r="I61" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J61" s="21"/>
+      <c r="K61" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="L61" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="M61" s="18"/>
+      <c r="N61" s="18"/>
+      <c r="O61" s="18"/>
+      <c r="P61" s="18"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+    </row>
+    <row r="62" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C62" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D62" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E62" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G62" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="H62" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="I62" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="J62" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="K62" s="57" t="s">
+        <v>155</v>
+      </c>
+      <c r="L62" s="53" t="s">
+        <v>535</v>
+      </c>
+      <c r="M62" s="18"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="18"/>
+      <c r="P62" s="18"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+      <c r="T62" s="19"/>
+      <c r="U62" s="19"/>
+      <c r="V62" s="19"/>
+      <c r="W62" s="19"/>
+    </row>
+    <row r="63" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="17" t="s">
+        <v>319</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>456</v>
+      </c>
+      <c r="F63" s="17" t="s">
+        <v>319</v>
+      </c>
+      <c r="G63" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H63" s="32" t="s">
+        <v>331</v>
+      </c>
+      <c r="I63" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J63" s="21"/>
+      <c r="K63" s="33" t="s">
+        <v>561</v>
+      </c>
+      <c r="L63" s="53" t="s">
+        <v>549</v>
+      </c>
+      <c r="M63" s="18"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+      <c r="T63" s="19"/>
+      <c r="U63" s="19"/>
+      <c r="V63" s="19"/>
+      <c r="W63" s="19"/>
+    </row>
+    <row r="64" spans="1:23" s="20" customFormat="1" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="E64" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F64" s="29" t="s">
+        <v>457</v>
+      </c>
+      <c r="G64" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H64" s="29" t="s">
+        <v>321</v>
+      </c>
+      <c r="I64" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J64" s="40" t="s">
+        <v>262</v>
+      </c>
+      <c r="K64" s="56" t="s">
+        <v>374</v>
+      </c>
+      <c r="L64" s="51" t="s">
+        <v>322</v>
+      </c>
+      <c r="M64" s="18"/>
+      <c r="N64" s="18"/>
+      <c r="O64" s="18"/>
+      <c r="P64" s="18"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+      <c r="T64" s="19"/>
+      <c r="U64" s="19"/>
+      <c r="V64" s="19"/>
+      <c r="W64" s="19"/>
+    </row>
+    <row r="65" spans="1:23" s="20" customFormat="1" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="31" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="17" t="s">
+        <v>458</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>458</v>
+      </c>
+      <c r="E65" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G65" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H65" s="17" t="s">
+        <v>459</v>
+      </c>
+      <c r="I65" s="17" t="s">
+        <v>332</v>
+      </c>
+      <c r="J65" s="21"/>
+      <c r="K65" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="L65" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="18"/>
+      <c r="Q65" s="19"/>
+      <c r="R65" s="19"/>
+      <c r="S65" s="19"/>
+      <c r="T65" s="19"/>
+      <c r="U65" s="19"/>
+      <c r="V65" s="19"/>
+      <c r="W65" s="19"/>
+    </row>
+    <row r="66" spans="1:23" s="20" customFormat="1" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C66" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F66" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="G66" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H66" s="32" t="s">
+        <v>460</v>
+      </c>
+      <c r="I66" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="J66" s="17" t="s">
+        <v>461</v>
+      </c>
+      <c r="K66" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="L66" s="57" t="s">
+        <v>550</v>
+      </c>
+      <c r="M66" s="18"/>
+      <c r="N66" s="18"/>
+      <c r="O66" s="18"/>
+      <c r="P66" s="18"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+      <c r="T66" s="19"/>
+      <c r="U66" s="19"/>
+      <c r="V66" s="19"/>
+      <c r="W66" s="19"/>
+    </row>
+    <row r="67" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="G67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="I67" s="17" t="s">
+        <v>277</v>
+      </c>
+      <c r="J67" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="K67" s="57" t="s">
+        <v>273</v>
+      </c>
+      <c r="L67" s="57"/>
+      <c r="M67" s="18"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="19"/>
+      <c r="S67" s="19"/>
+      <c r="T67" s="19"/>
+      <c r="U67" s="19"/>
+      <c r="V67" s="19"/>
+      <c r="W67" s="19"/>
+    </row>
+    <row r="68" spans="1:23" s="20" customFormat="1" ht="231.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" s="17" t="s">
+        <v>462</v>
+      </c>
+      <c r="D68" s="17" t="s">
+        <v>463</v>
+      </c>
+      <c r="E68" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F68" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="H68" s="17" t="s">
+        <v>464</v>
+      </c>
+      <c r="I68" s="17" t="s">
+        <v>281</v>
+      </c>
+      <c r="J68" s="33"/>
+      <c r="K68" s="33" t="s">
+        <v>496</v>
+      </c>
+      <c r="L68" s="33" t="s">
+        <v>551</v>
+      </c>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+      <c r="T68" s="19"/>
+      <c r="U68" s="19"/>
+      <c r="V68" s="19"/>
+      <c r="W68" s="19"/>
+    </row>
+    <row r="69" spans="1:23" s="20" customFormat="1" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="61">
+        <v>321</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F69" s="21" t="s">
+        <v>577</v>
+      </c>
+      <c r="G69" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H69" s="32" t="s">
+        <v>465</v>
+      </c>
+      <c r="I69" s="32" t="s">
+        <v>278</v>
+      </c>
+      <c r="J69" s="33"/>
+      <c r="K69" s="33" t="s">
+        <v>167</v>
+      </c>
+      <c r="L69" s="52" t="s">
+        <v>508</v>
+      </c>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="18"/>
+      <c r="Q69" s="19"/>
+      <c r="R69" s="19"/>
+      <c r="S69" s="19"/>
+      <c r="T69" s="19"/>
+      <c r="U69" s="19"/>
+      <c r="V69" s="19"/>
+      <c r="W69" s="19"/>
+    </row>
+    <row r="70" spans="1:23" s="20" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="I70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J70" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="K70" s="33"/>
+      <c r="L70" s="57"/>
+      <c r="M70" s="18"/>
+      <c r="N70" s="18"/>
+      <c r="O70" s="18"/>
+      <c r="P70" s="18"/>
+      <c r="Q70" s="19"/>
+      <c r="R70" s="19"/>
+      <c r="S70" s="19"/>
+      <c r="T70" s="19"/>
+      <c r="U70" s="19"/>
+      <c r="V70" s="19"/>
+      <c r="W70" s="19"/>
+    </row>
+    <row r="71" spans="1:23" s="20" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="C71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="H71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="I71" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="J71" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="K71" s="57" t="s">
+        <v>172</v>
+      </c>
+      <c r="L71" s="57" t="s">
+        <v>552</v>
+      </c>
+      <c r="M71" s="18"/>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+      <c r="P71" s="18"/>
+      <c r="Q71" s="19"/>
+      <c r="R71" s="19"/>
+      <c r="S71" s="19"/>
+      <c r="T71" s="19"/>
+      <c r="U71" s="19"/>
+      <c r="V71" s="19"/>
+      <c r="W71" s="19"/>
+    </row>
+    <row r="72" spans="1:23" s="20" customFormat="1" ht="228.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>467</v>
+      </c>
+      <c r="D72" s="17" t="s">
+        <v>468</v>
+      </c>
+      <c r="E72" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F72" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G72" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="H72" s="32" t="s">
+        <v>469</v>
+      </c>
+      <c r="I72" s="32" t="s">
+        <v>291</v>
+      </c>
+      <c r="J72" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="K72" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="L72" s="57" t="s">
+        <v>553</v>
+      </c>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="18"/>
+      <c r="Q72" s="19"/>
+      <c r="R72" s="19"/>
+      <c r="S72" s="19"/>
+      <c r="T72" s="19"/>
+      <c r="U72" s="19"/>
+      <c r="V72" s="19"/>
+      <c r="W72" s="19"/>
+    </row>
+    <row r="73" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="31" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="61" t="s">
+        <v>242</v>
+      </c>
+      <c r="C73" s="29" t="s">
+        <v>470</v>
+      </c>
+      <c r="D73" s="29" t="s">
+        <v>471</v>
+      </c>
+      <c r="E73" s="40" t="s">
+        <v>590</v>
+      </c>
+      <c r="F73" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="G73" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="H73" s="29" t="s">
+        <v>472</v>
+      </c>
+      <c r="I73" s="40" t="s">
+        <v>504</v>
+      </c>
+      <c r="J73" s="30"/>
+      <c r="K73" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="L73" s="89" t="s">
+        <v>591</v>
+      </c>
+      <c r="M73" s="18"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="18"/>
+      <c r="P73" s="18"/>
+      <c r="Q73" s="19"/>
+      <c r="R73" s="19"/>
+      <c r="S73" s="19"/>
+      <c r="T73" s="19"/>
+      <c r="U73" s="19"/>
+      <c r="V73" s="19"/>
+      <c r="W73" s="19"/>
+    </row>
+    <row r="74" spans="1:23" s="20" customFormat="1" ht="383.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="31" t="s">
+        <v>353</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="C74" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="D74" s="29" t="s">
+        <v>473</v>
+      </c>
+      <c r="E74" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="F74" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="G74" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>589</v>
+      </c>
+      <c r="I74" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="J74" s="48"/>
+      <c r="K74" s="47" t="s">
+        <v>372</v>
+      </c>
+      <c r="L74" s="52" t="s">
+        <v>359</v>
+      </c>
+      <c r="M74" s="18"/>
+      <c r="N74" s="18"/>
+      <c r="O74" s="18"/>
+      <c r="P74" s="18"/>
+      <c r="Q74" s="19"/>
+      <c r="R74" s="19"/>
+      <c r="S74" s="19"/>
+      <c r="T74" s="19"/>
+      <c r="U74" s="19"/>
+      <c r="V74" s="19"/>
+      <c r="W74" s="19"/>
+    </row>
+    <row r="75" spans="1:23" s="20" customFormat="1" ht="265.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="31" t="s">
+        <v>360</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>361</v>
+      </c>
+      <c r="C75" s="29" t="s">
+        <v>516</v>
+      </c>
+      <c r="D75" s="29" t="s">
+        <v>517</v>
+      </c>
+      <c r="E75" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="F75" s="29" t="s">
+        <v>563</v>
+      </c>
+      <c r="G75" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="H75" s="29" t="s">
+        <v>497</v>
+      </c>
+      <c r="I75" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="J75" s="48"/>
+      <c r="K75" s="47" t="s">
+        <v>509</v>
+      </c>
+      <c r="L75" s="52" t="s">
+        <v>484</v>
+      </c>
+      <c r="M75" s="18"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="18"/>
+      <c r="P75" s="18"/>
+      <c r="Q75" s="19"/>
+      <c r="R75" s="19"/>
+      <c r="S75" s="19"/>
+      <c r="T75" s="19"/>
+      <c r="U75" s="19"/>
+      <c r="V75" s="19"/>
+      <c r="W75" s="19"/>
+    </row>
+    <row r="76" spans="1:23" s="20" customFormat="1" ht="180" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>474</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>475</v>
+      </c>
+      <c r="E76" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="F76" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="G76" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H76" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="I76" s="17" t="s">
+        <v>290</v>
+      </c>
+      <c r="J76" s="17"/>
+      <c r="K76" s="57" t="s">
+        <v>375</v>
+      </c>
+      <c r="L76" s="57" t="s">
+        <v>554</v>
+      </c>
+      <c r="M76" s="18"/>
+      <c r="N76" s="18"/>
+      <c r="O76" s="18"/>
+      <c r="P76" s="18"/>
+      <c r="Q76" s="19"/>
+      <c r="R76" s="19"/>
+      <c r="S76" s="19"/>
+      <c r="T76" s="19"/>
+      <c r="U76" s="19"/>
+      <c r="V76" s="19"/>
+      <c r="W76" s="19"/>
+    </row>
+    <row r="77" spans="1:23" s="20" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="E77" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="G77" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="H77" s="17" t="s">
+        <v>184</v>
+      </c>
+      <c r="I77" s="17" t="s">
+        <v>290</v>
+      </c>
+      <c r="J77" s="17" t="s">
+        <v>185</v>
+      </c>
+      <c r="K77" s="57" t="s">
+        <v>186</v>
+      </c>
+      <c r="L77" s="57" t="s">
+        <v>555</v>
+      </c>
+      <c r="M77" s="18"/>
+      <c r="N77" s="18"/>
+      <c r="O77" s="18"/>
+      <c r="P77" s="18"/>
+      <c r="Q77" s="19"/>
+      <c r="R77" s="19"/>
+      <c r="S77" s="19"/>
+      <c r="T77" s="19"/>
+      <c r="U77" s="19"/>
+      <c r="V77" s="19"/>
+      <c r="W77" s="19"/>
+    </row>
+    <row r="78" spans="1:23" s="20" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="C78" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="D78" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="E78" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F78" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G78" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="H78" s="17" t="s">
+        <v>192</v>
+      </c>
+      <c r="I78" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="J78" s="17"/>
+      <c r="K78" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="L78" s="57" t="s">
+        <v>556</v>
+      </c>
+      <c r="M78" s="18"/>
+      <c r="N78" s="18"/>
+      <c r="O78" s="18"/>
+      <c r="P78" s="18"/>
+      <c r="Q78" s="19"/>
+      <c r="R78" s="19"/>
+      <c r="S78" s="19"/>
+      <c r="T78" s="19"/>
+      <c r="U78" s="19"/>
+      <c r="V78" s="19"/>
+      <c r="W78" s="19"/>
+    </row>
+    <row r="79" spans="1:23" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="71" t="s">
+        <v>286</v>
+      </c>
+      <c r="B79" s="72"/>
+      <c r="C79" s="72"/>
+      <c r="D79" s="72"/>
+      <c r="E79" s="72"/>
+      <c r="F79" s="72"/>
+      <c r="G79" s="24"/>
+      <c r="H79" s="24"/>
+      <c r="I79" s="34"/>
+      <c r="J79" s="24"/>
+      <c r="K79" s="24"/>
+      <c r="L79" s="25"/>
+      <c r="M79" s="15"/>
+      <c r="N79" s="15"/>
+      <c r="O79" s="15"/>
+      <c r="P79" s="15"/>
+      <c r="Q79" s="15"/>
+    </row>
+    <row r="80" spans="1:23" s="7" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="72" t="s">
+        <v>243</v>
+      </c>
+      <c r="B80" s="72"/>
+      <c r="C80" s="72"/>
+      <c r="D80" s="72"/>
+      <c r="E80" s="72"/>
+      <c r="F80" s="62"/>
+      <c r="G80" s="24"/>
+      <c r="H80" s="24"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="24"/>
+      <c r="K80" s="24"/>
+      <c r="L80" s="25"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15"/>
+      <c r="O80" s="15"/>
+      <c r="P80" s="15"/>
+      <c r="Q80" s="15"/>
+    </row>
+    <row r="81" spans="1:17" s="7" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="62" t="s">
         <v>287</v>
       </c>
-      <c r="B1" s="116"/>
-[...1028 lines deleted...]
-      <c r="H29" s="65" t="s">
+      <c r="B81" s="62"/>
+      <c r="C81" s="62"/>
+      <c r="D81" s="62"/>
+      <c r="E81" s="62"/>
+      <c r="F81" s="62"/>
+      <c r="G81" s="24"/>
+      <c r="H81" s="24"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="24"/>
+      <c r="K81" s="24"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15"/>
+      <c r="O81" s="15"/>
+      <c r="P81" s="15"/>
+      <c r="Q81" s="15"/>
+    </row>
+    <row r="82" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="72" t="s">
         <v>288</v>
       </c>
-      <c r="I29" s="63" t="s">
-[...628 lines deleted...]
-      <c r="H46" s="44" t="s">
+      <c r="B82" s="72"/>
+      <c r="C82" s="72"/>
+      <c r="D82" s="72"/>
+      <c r="E82" s="72"/>
+      <c r="F82" s="24"/>
+      <c r="G82" s="24"/>
+      <c r="H82" s="24"/>
+      <c r="J82" s="24"/>
+      <c r="K82" s="24"/>
+      <c r="L82" s="25"/>
+      <c r="M82" s="15"/>
+      <c r="N82" s="15"/>
+      <c r="O82" s="15"/>
+      <c r="P82" s="15"/>
+      <c r="Q82" s="15"/>
+    </row>
+    <row r="83" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A83" s="2"/>
+      <c r="B83" s="9"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="9"/>
+      <c r="G83" s="9"/>
+      <c r="H83" s="9"/>
+      <c r="J83" s="9"/>
+      <c r="K83" s="9"/>
+      <c r="L83" s="10"/>
+    </row>
+    <row r="84" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A84" s="2"/>
+      <c r="B84" s="64" t="s">
         <v>119</v>
       </c>
-      <c r="I46" s="6" t="s">
-[...1260 lines deleted...]
-      <c r="B84" s="56"/>
+      <c r="C84" s="64"/>
+      <c r="D84" s="64"/>
+      <c r="E84" s="64"/>
+      <c r="F84" s="64"/>
+      <c r="G84" s="64"/>
+      <c r="H84" s="64"/>
+      <c r="I84" s="65"/>
+      <c r="J84" s="64"/>
+      <c r="K84" s="64"/>
+      <c r="L84" s="64"/>
+    </row>
+    <row r="85" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A85" s="2"/>
+      <c r="B85" s="9"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="9"/>
+      <c r="G85" s="9"/>
+      <c r="H85" s="9"/>
+      <c r="J85" s="9"/>
+      <c r="K85" s="9"/>
+      <c r="L85" s="10"/>
+    </row>
+    <row r="86" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A86" s="2"/>
+      <c r="B86" s="9"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="9"/>
+      <c r="E86" s="9"/>
+      <c r="F86" s="9"/>
+      <c r="G86" s="9"/>
+      <c r="H86" s="9"/>
+      <c r="J86" s="9"/>
+      <c r="K86" s="9"/>
+      <c r="L86" s="10"/>
+    </row>
+    <row r="87" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A87" s="2"/>
+      <c r="B87" s="9"/>
+      <c r="C87" s="9"/>
+      <c r="D87" s="9"/>
+      <c r="E87" s="9"/>
+      <c r="F87" s="9"/>
+      <c r="G87" s="9"/>
+      <c r="H87" s="9"/>
+      <c r="J87" s="9"/>
+      <c r="K87" s="9"/>
+      <c r="L87" s="10"/>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A88" s="2"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="9"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="9"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="9"/>
+      <c r="J88" s="9"/>
+      <c r="K88" s="9"/>
+      <c r="L88" s="10"/>
+    </row>
+    <row r="89" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A89" s="2"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9"/>
+      <c r="G89" s="9"/>
+      <c r="H89" s="9"/>
+      <c r="J89" s="9"/>
+      <c r="K89" s="9"/>
+      <c r="L89" s="10"/>
+    </row>
+    <row r="90" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A90" s="2"/>
+      <c r="B90" s="9"/>
+      <c r="C90" s="9"/>
+      <c r="D90" s="9"/>
+      <c r="E90" s="9"/>
+      <c r="F90" s="9"/>
+      <c r="G90" s="9"/>
+      <c r="H90" s="9"/>
+      <c r="J90" s="9"/>
+      <c r="K90" s="9"/>
+      <c r="L90" s="10"/>
+    </row>
+    <row r="91" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A91" s="2"/>
+      <c r="B91" s="9"/>
+      <c r="C91" s="9"/>
+      <c r="D91" s="9"/>
+      <c r="E91" s="9"/>
+      <c r="F91" s="9"/>
+      <c r="G91" s="9"/>
+      <c r="H91" s="9"/>
+      <c r="J91" s="9"/>
+      <c r="K91" s="9"/>
+      <c r="L91" s="10"/>
+    </row>
+    <row r="92" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A92" s="2"/>
+      <c r="B92" s="9"/>
+      <c r="C92" s="9"/>
+      <c r="D92" s="9"/>
+      <c r="E92" s="9"/>
+      <c r="F92" s="9"/>
+      <c r="G92" s="9"/>
+      <c r="H92" s="9"/>
+      <c r="J92" s="9"/>
+      <c r="K92" s="9"/>
+      <c r="L92" s="10"/>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A93" s="2"/>
+      <c r="B93" s="9"/>
+      <c r="C93" s="9"/>
+      <c r="D93" s="9"/>
+      <c r="E93" s="9"/>
+      <c r="F93" s="9"/>
+      <c r="G93" s="9"/>
+      <c r="H93" s="9"/>
+      <c r="J93" s="9"/>
+      <c r="K93" s="9"/>
+      <c r="L93" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="B79:I79"/>
+  <dataConsolidate/>
+  <mergeCells count="32">
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="I39:I40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="K39:K40"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="E39:E40"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="L39:L40"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B84:L84"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="A82:E82"/>
+    <mergeCell ref="A80:E80"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="I11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...37 lines deleted...]
-    <hyperlink ref="I29" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="L53" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="L51" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="L66" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="L61" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="L55" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="L59" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="L58" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="L50" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="L76" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="L78" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="L71" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="L72" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="L77" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="L15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="L16" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="L41" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="L65" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="L35" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="L33" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="L6" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="L62" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="L32" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="L23" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="L21" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="L17" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="L36" r:id="rId26" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="L11" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="L12" r:id="rId28" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="L42" r:id="rId29" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="L9" r:id="rId30" display="華南銀行網址(https://www.hncb.com.tw)/個人金融/公告事項/存匯業務手續費說明(國外匯兌業務手續費說明)" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="L13" r:id="rId31" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="L37" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="L8" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="L49" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="L19" r:id="rId35" display="https://www.o-bank.com/corporate/info/info--report" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="L25" r:id="rId36" display="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU外匯業務收費標準_2105191027515079.pdf" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="L38" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="L29" r:id="rId38" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="L18" r:id="rId39" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="L63" r:id="rId40" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="L64" r:id="rId41" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="L5" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="L45" r:id="rId43" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="L44" r:id="rId44" xr:uid="{94FCD8F9-33C7-4B6B-AED9-E95280A90141}"/>
+    <hyperlink ref="L10" r:id="rId45" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="L68" r:id="rId46" xr:uid="{BB58D79B-53BF-43F7-9427-AB2C4FAA94AD}"/>
+    <hyperlink ref="L48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="L22" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="L30" r:id="rId49" xr:uid="{F2183BFB-5002-4AF5-A8B4-4DFBF86FB778}"/>
+    <hyperlink ref="L7" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="L56" r:id="rId51" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="L74" r:id="rId52" xr:uid="{ED0F3750-3FE1-43E6-8DF1-C841498BF7B1}"/>
+    <hyperlink ref="L39" r:id="rId53" xr:uid="{B70587D5-FF5E-44E4-8852-96832C1DC196}"/>
+    <hyperlink ref="L73" r:id="rId54" display="https://apac.cib.natixis.com/taiwan" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="L28" r:id="rId55" xr:uid="{35C6F303-0D5F-464A-B1C6-25BF3B4FFB34}"/>
   </hyperlinks>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.78740157480314965" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="65" fitToHeight="10" pageOrder="overThenDown" orientation="landscape" r:id="rId40"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="34" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId56"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
-[...5 lines deleted...]
-  </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>