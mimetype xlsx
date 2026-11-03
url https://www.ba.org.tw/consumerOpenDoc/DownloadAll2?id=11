--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\桌面\國際金融委員會\建置銀行共通性服務費用揭露平台\彙整表及銀行回覆資料\2026年6月\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\桌面\國際金融委員會\建置銀行共通性服務費用揭露平台\彙整表及銀行回覆資料\2026年9月\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EA02F03-24BA-4B79-93E8-A82D55995DD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B22AD218-8919-4CA6-B9CB-2BC69EF73571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="200" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$3:$W$82</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$86</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -210,53 +210,50 @@
         <charset val="136"/>
       </rPr>
       <t>商業銀行</t>
     </r>
   </si>
   <si>
     <t>004</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>銀行代號</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>存戶查詢歷史交易資料明細</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html</t>
   </si>
   <si>
     <t>1.列印15年內往來明細資料，頁數≦20頁者，每份100元，頁數＞20頁者，每增加1頁加收5元。
 2.列印逾15年往來明細資料，頁數≦20頁者，每份200元，頁數＞20頁者，每增加1頁加收10元。
 ※須遠赴倉庫調閱者，每次調閱需加收200元 。</t>
     <phoneticPr fontId="2" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>(02)6633-4968</t>
   </si>
   <si>
     <t>申請外匯存摺或存單掛失或補發</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>臺灣銀行</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">(02)2182-1901
 (02)2191-0025
 0800-025-168        </t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>005</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>臺灣土地銀行</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>(02)2314-6633</t>
@@ -2200,54 +2197,50 @@
   </si>
   <si>
     <t>1.申請資料為6個月內者，每次收取100元；
 2.6個月以上者，每次收取200元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>1.存摺掛失補發每戶100元；
 2.存單掛失補發每張100元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>北區 (02)8073-1166
 中區 (04)3701-2666
 南區 (07)972-2666
 銀行語音服務專線0800-088-222
 行動電話請改撥(02)8073-1166</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>每份收取新臺幣30元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>每項100元 。</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...2 lines deleted...]
-    <t>https://bank.sinopac.com/MMA8/Docdownload/永豐銀行各項收費標準及公告事項.pdf</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>每筆100元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>DBU：
 1.手續費：每筆按匯款金額0.05%計收，最低新臺幣100元，最高新臺幣800元。
 2.郵電費（電報費）：每筆新臺幣300元。
 3.全額到匯收費：郵電費（電報費）為每筆新臺幣900元。
 4.外幣結算匯款(即境內外幣匯款)：每筆手續費新臺幣0元，郵電費新臺幣600元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>每份100元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>1.三個月以內(含)交易，每筆100元。
 2.三個月以上交易，每筆300元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>提領：
@@ -3064,240 +3057,248 @@
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>24小時客服專線：04-22273131
 免付費專線（限市話）：0800-033175</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>1.手續費：按匯款金額萬分之 5 計收，每筆最低收費$120，最高收費$800。 
 2.電匯電報費：不分地區每通一律$300
 3.查詢、退匯及改匯(電匯)：每筆收手續費$100，郵電費$300
 4.本行分行間匯款(含匯至本行OBU)
 (1)手續費:按匯款金額萬分之5計收，每筆最低收費$120，最高收費$800 
 (2)免收郵電費</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>https://www.megabank.com.tw/about/announcement/notice/fee</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>未提供本項服務</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(企金)
-[...19 lines deleted...]
-  <si>
     <t>客服中心單一代表號(24小時)：412-2222(手機請撥02-412-2222) / 0800-365-889(限市話)</t>
   </si>
   <si>
     <t>https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>自115年4月1日起，調整國外匯出匯款手續費最低收費金額為每筆150元</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf
 </t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>依本行當日牌告現鈔匯率與即期之匯率價差計收手續費(台幣計價)，最低100元</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>郵電費不分區域收取DBU每筆新台幣450元；OBU每筆美金15元</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>DBU/OBU之間互轉免收手續費。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>1.光票託收手續費:票面金額 × 0.05%，DBU最低新台幣500元，最高新台幣800元;OBU最低美金20元，最高美金30元。
 2.光票託收郵電費:調整為美金40元。
 3.票匯郵電費:調整為DBU新台幣450元；OBU美金15元。
 4.匯入匯款由國內同業解付，本行背書者，每筆200元。
 5.OBU匯入匯款手續費調整為匯款金額 × 0.05%，最低美金10元，最高美金30元。
 6.開立OBU帳戶，每份開戶申請書收取開辦手續費美金1500元;帳戶管理費依客戶個別議定收取。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 無此業務</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf?adobe_mc=MCMID35666597913741942333931762566625999481MCORGID051458065FDA8EC40A495E3940AdobeOrgTS1746880655</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>&lt;電子銀行歷史交易明細查詢 &gt;
+1 YEAR 內線上歷史交易明細查詢 :$4.06/交易
+2 YEAR 內線上歷史交易明細查詢 :$4.93/交易
+&lt;紙本對帳單&gt;
+目前不收費</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/foreigncurrency_remittance/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.手續費(匯費)：每筆按匯款金額0.05％計收，最低150元，最高800元。
+2.郵電費：每通電文300元。
+3.全額到匯收費：每筆另加收國外費用，請洽經辦人員。
+※以外幣現鈔匯出者，另按本行牌告即期買入匯率與現鈔買入匯率之差額計收手續費，最低100元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-81612888</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照存匯業務手續費收費標準計收：每份 50 元。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照存匯業務手續費收費標準計收：
+1.(六個月內) 100元/帳戶。
+2.(六個月以上) 200元/帳戶。
+3.(超過五年) 300元/帳戶。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1. 外幣現鈔存入：按本行該幣別牌告即期買入匯率與現鈔買入匯率之差額，乘以存入金額計收，最低新臺幣100元。
+2. 提領外幣現鈔：按本行該幣別牌告即期賣出匯率與現鈔賣出匯率之差額，乘以提領金額計收，最低新臺幣100元。
+※存入外存每人每日以等值美金30,000元為限。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照新臺幣存款業務收費標準計收：
+存摺掛失補發：每次100元
+存單掛失補發：每張100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>比照新臺幣存款業務收費標準計收：每次100元</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>【DBU】
+1.手續費:按匯出金額0.05%計收，每筆最低NTD200，最高NTD800。
+2.郵電費:每筆NTD400。如需加發存匯行電文(MT202)者，另加收郵電費NTD400。
+3.改匯、退匯查詢:依匯出匯款郵電費收費標準計收
+※以外幣現鈔匯出時，按本行牌告即期買入匯率與現鈔買入匯率之差額加收現鈔處理手續費。
+※美金以外其他幣別，如需全額到達，須向外匯作業中心/外指行查詢應加收之國外費用。
+※港幣電匯改匯，須針對香港地區銀行額外收取之費用，每筆加收帳務費。
+※歐元、日圓或其他幣別因改匯所產生之國外費用，需依存同行扣帳金額，事後向客戶補收。
+※境內匯款使用財金外幣結算平台匯出均為全額到行，僅收取一通郵電費NTD400。</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.skbank.com.tw/news/announcement/301882</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行尚未開辦外匯業務</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>資料報送至</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>115</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>年6月30日止</t>
+      <t>年9月30日止</t>
     </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>服務專線02-2655-3355(付費電話)/0800-023-123(限市話)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.taishinbank.com.tw/TSB/personal/</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(企金)
+1.手續費:
+(1)一般匯款:臨櫃/傳真進件每筆新台幣600元/網路銀行每筆新台幣150
+元/企金數存帳戶: 匯款手續費(含郵電費)若涉及換匯免收手續費；不涉及換匯每筆新台幣300元
+(2)退匯後重匯:每筆新台幣800元。
+(3)退匯:每筆新台幣300元
+2.郵電費:
+(1)一般匯款/改匯/取消/查詢/退匯後重匯:每筆新台幣300元。
+(2)全額到行:每筆新台幣600元。(若有國外銀費用按實際扣款)。
+（個金）
+1.手續費
+(1)一般戶/星展星耀理財客戶:每筆新臺幣600元。
+(2)星展豐盛理財客戶/星展豐盛私人客戶/星展頂級私人客戶：a.電匯至海外
+DBS集團帳戶：免費；b.電匯至非海外DBS集團帳戶：每筆新臺幣600元。
+2.郵電費
+(1)一般匯款:每筆新臺幣300元。
+(2)全額到行:每筆新臺幣600元(若有國外銀行費用按實際金額另行計收）。
+(3)改匯/退匯:每通新臺幣300元。
+(4)取消/查詢/退匯後重匯:每通新臺幣300元。</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>電匯至印尼之印尼人民銀行帳戶
 1.個人戶
-(1)本行存款人：每件壹佰伍拾元
-(2)非本行存款人：每件參佰元
+(1)本行存款人：每件參佰元
+(2)非本行存款人：每件伍佰元
 2.企業戶
 每件捌佰元，惟交易日為印尼或美國之國定例假日者，每件需加收捌佰元
 電匯至印尼之他行銀行帳戶每件需加收伍拾元
 全額到印尼之他行受款人帳戶匯款:
 未滿10億之匯款金額，每件需加收等值印尼盾2,900元之新台幣。滿10億
 以上之匯款金額，每件需加收等值印尼盾30,000元之新台幣。
 電匯至其他國家
 1.手續費：百分之零點零伍；每件最低壹佰元，最高捌佰元
 2.郵電費：以 SWIFT 發電報參佰元/筆
 3.全額匯款：除手續費及一通郵電費外，另加收取柒佰伍拾元</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve"> 無此業務</t>
-[...86 lines deleted...]
-    <t>本行尚未開辦外匯業務</t>
+    <t>https://bank.sinopac.com/MMA8/DocDownload/%E6%B0%B8%E8%B1%90%E9%8A%80%E8%A1%8C%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E5%8F%8A%E5%85%AC%E5%91%8A%E4%BA%8B%E9%A0%85.pdf</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02-66334965</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://apme.cib.natixis.com/taiwan</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
@@ -3550,51 +3551,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -3708,159 +3709,156 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...74 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal_附件四調查表確定版1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="一般_Sheet1_1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="超連結" xfId="4" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4131,3706 +4129,3706 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/Docdownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/global/about-us/global-presence/zh-TW/taiwan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://business.bofa.com/en-us/content/apac-taiwan.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bot.com.tw/Images/File/GetFileId/0565caba-233e-47ab-8b01-cad4ee039e83" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcb-bank.com.tw/-/media/files/personal-banking/deposit-exchange/common-services/important/dbu_remittance_fee1141001.pdf?sc_lang=zh-tw&amp;hash=531B1878AC2F28B2B7AA4766616341FF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skbank.com.tw/news/announcement/301882" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrobank.com.tw/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/common/download/index.html?nav1=fee&#23448;&#32178;(&#36335;&#24465;&#65306;&#39318;&#38913;&#21491;&#20596;&#36984;&#21934;_&#25991;&#20214;&#19979;&#36617;%3e&#25163;&#32396;&#36027;&#23560;&#21312;%3e&#23384;&#21295;&#26381;&#21209;&#25910;&#36027;&#20778;&#24800;&#27161;&#28310;)" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/entie/2_10_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf?adobe_mc=MCMID35666597913741942333931762566625999481MCORGID051458065FDA8EC40A495E3940AdobeOrgTS1746880655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com.tw/bank/about/announcement/announcement?i=4Y_VIOBqXUKN9YKrEvU2eQ&amp;p=eiED0NQ60kev5_zStlp90A&amp;d=HA4k102TJkG2QuRj6K5Wtg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/about-us/legal-disclaimer-and-announcement-info" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societegenerale.asia/en/disclosure-information/taiwan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tw.ccb.com/taipei/cn/ggxx/201408151408088458.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubot.com.tw/UBOT_uploadFolder/20230714web01-1689318948596.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/foreigncurrency_remittance/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20241226105016180625.pdf?_gl=1*178f6j2*_gcl_au*MzQ3NTk1ODY2LjE3MzYzMDA2NzU." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britaipei.com/public" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taiwan.bnpparibas.com/cht/introduction/activities.asp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankofchina.com/tw/bocinfo/bi4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post.gov.tw/post/internet/B_saving/index.jsp?ID=3020204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/bus/bus07.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hncb.com.tw/wps/portal/HNCB/per_finance/area3/announce/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDfxNPT0M_A18DYyNLAwcfQJ8PXxd3I3dPc30w1EVuIcFmBo4ugQ7hfgaOhoH-prqRxGlHwdwNCBSP24FUfiND9ePQrUCiw_Q3OBtbgi0wtXc0Mzd2cjd1QhDgbMBWIGToaubm6G7pwFMAW5XFOS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/corporate/info/info--report" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcbbank.com.tw/pdf/ForeignExchangeCharges.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbl.com.tw/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingcommercialbanking.com/eCache/ENG/24/856.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=3197&amp;mid=222&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tw.bk.mufg.jp/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbank.com.tw/Category/Items/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_%E5%90%ABOBU_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ca-cib.com/our-global-presence/asia-pacific/taiwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apac.cib.natixis.com/taiwan" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uob.com.tw/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpmorgan.com/TW/en/about-us" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/about/announcement/notice/fee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=ec167163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/public_info/index.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU&#22806;&#21295;&#26989;&#21209;&#25910;&#36027;&#27161;&#28310;_2105191027515079.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=433&amp;refid=null&#22806;&#24163;&#21295;&#20812;&#20043;&#33256;&#27331;&#20316;&#26989;&#25163;&#32396;&#36027;&#25910;&#21462;&#38917;&#30446;&#33287;&#27161;&#28310;&#20844;&#21578;&#65288;&#26045;&#34892;&#26085;&#65306;114&#24180;08&#26376;11&#26085;&#65289;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/DocDownload/%E6%B0%B8%E8%B1%90%E9%8A%80%E8%A1%8C%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E5%8F%8A%E5%85%AC%E5%91%8A%E4%BA%8B%E9%A0%85.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/global/about-us/global-presence/zh-TW/taiwan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://business.bofa.com/en-us/content/apac-taiwan.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bot.com.tw/Images/File/GetFileId/0565caba-233e-47ab-8b01-cad4ee039e83" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcb-bank.com.tw/-/media/files/personal-banking/deposit-exchange/common-services/important/dbu_remittance_fee1141001.pdf?sc_lang=zh-tw&amp;hash=531B1878AC2F28B2B7AA4766616341FF" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skbank.com.tw/news/announcement/301882" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metrobank.com.tw/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/entie/2_10_2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf?adobe_mc=MCMID35666597913741942333931762566625999481MCORGID051458065FDA8EC40A495E3940AdobeOrgTS1746880655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com.tw/bank/about/announcement/announcement?i=4Y_VIOBqXUKN9YKrEvU2eQ&amp;p=eiED0NQ60kev5_zStlp90A&amp;d=HA4k102TJkG2QuRj6K5Wtg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/about-us/legal-disclaimer-and-announcement-info" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankchb.com/chb_2a_resource/leap_do/gallery/1772519376136/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8(115%E5%B9%B42%E6%9C%8823%E6%97%A5%E5%AF%A6%E6%96%BD).pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societegenerale.asia/en/disclosure-information/taiwan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tw.ccb.com/taipei/cn/ggxx/201408151408088458.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubot.com.tw/UBOT_uploadFolder/20230714web01-1689318948596.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/personal/about/news/charge-standard/foreigncurrency_remittance/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20241226105016180625.pdf?_gl=1*178f6j2*_gcl_au*MzQ3NTk1ODY2LjE3MzYzMDA2NzU." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.britaipei.com/public" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taiwan.bnpparibas.com/cht/introduction/activities.asp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bankofchina.com/tw/bocinfo/bi4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post.gov.tw/post/internet/B_saving/index.jsp?ID=3020204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/bus/bus07.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hncb.com.tw/wps/portal/HNCB/per_finance/area3/announce/!ut/p/z1/04_Sj9CPykssy0xPLMnMz0vMAfIjo8ziDfxNPT0M_A18DYyNLAwcfQJ8PXxd3I3dPc30w1EVuIcFmBo4ugQ7hfgaOhoH-prqRxGlHwdwNCBSP24FUfiND9ePQrUCiw_Q3OBtbgi0wtXc0Mzd2cjd1QhDgbMBWIGToaubm6G7pwFMAW5XFOS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/corporate/info/info--report" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tcbbank.com.tw/pdf/ForeignExchangeCharges.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbl.com.tw/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anz.com/content/dam/anzcom/pdf/institutional/markets/taiwan/disclosures/anz-taiwan-pricing-guide.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingcommercialbanking.com/eCache/ENG/24/856.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=3197&amp;mid=222&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tw.bk.mufg.jp/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.landbank.com.tw/Category/Items/%E5%A4%96%E5%8C%AF%E6%A5%AD%E5%8B%99%E5%90%84%E9%A0%85%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96_%E5%90%ABOBU_" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ca-cib.com/our-global-presence/asia-pacific/taiwan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apme.cib.natixis.com/taiwan" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uob.com.tw/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jpmorgan.com/TW/en/about-us" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/about/announcement/notice/fee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=ec167163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/public_info/index.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU&#22806;&#21295;&#26989;&#21209;&#25910;&#36027;&#27161;&#28310;_2105191027515079.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=433&amp;refid=null&#22806;&#24163;&#21295;&#20812;&#20043;&#33256;&#27331;&#20316;&#26989;&#25163;&#32396;&#36027;&#25910;&#21462;&#38917;&#30446;&#33287;&#27161;&#28310;&#20844;&#21578;&#65288;&#26045;&#34892;&#26085;&#65306;114&#24180;08&#26376;11&#26085;&#65289;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W93"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B18" sqref="B1:B1048576"/>
+      <selection pane="bottomRight" activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.25" style="8" customWidth="1"/>
     <col min="3" max="3" width="37.5" style="12" customWidth="1"/>
     <col min="4" max="4" width="70.625" style="12" customWidth="1"/>
     <col min="5" max="5" width="60.625" style="12" customWidth="1"/>
     <col min="6" max="6" width="45" style="12" customWidth="1"/>
     <col min="7" max="7" width="46" style="12" customWidth="1"/>
     <col min="8" max="8" width="105.5" style="12" customWidth="1"/>
     <col min="9" max="9" width="65.625" style="34" customWidth="1"/>
     <col min="10" max="10" width="55.625" style="13" customWidth="1"/>
     <col min="11" max="11" width="30.625" style="12" customWidth="1"/>
     <col min="12" max="12" width="40.625" style="14" customWidth="1"/>
     <col min="13" max="16384" width="9" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="63"/>
-[...9 lines deleted...]
-      <c r="L1" s="63"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
     </row>
     <row r="2" spans="1:23" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="66" t="s">
-[...12 lines deleted...]
-      <c r="L2" s="67"/>
+      <c r="A2" s="64" t="s">
+        <v>599</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
     </row>
     <row r="3" spans="1:23" s="5" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>1</v>
       </c>
       <c r="L3" s="27" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      <c r="A4" s="73" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" s="56" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="74"/>
-[...8 lines deleted...]
-      <c r="K4" s="76"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="74"/>
       <c r="L4" s="28"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
-      <c r="Q4" s="59"/>
-[...5 lines deleted...]
-      <c r="W4" s="59"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
     </row>
     <row r="5" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="17" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F5" s="17" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="G5" s="17" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>232</v>
+      </c>
+      <c r="H5" s="17" t="s">
+        <v>589</v>
       </c>
       <c r="I5" s="17" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="J5" s="17"/>
-      <c r="K5" s="57" t="s">
-        <v>45</v>
+      <c r="K5" s="59" t="s">
+        <v>44</v>
       </c>
       <c r="L5" s="51" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
       <c r="Q5" s="19"/>
       <c r="R5" s="19"/>
       <c r="S5" s="19"/>
       <c r="T5" s="19"/>
       <c r="U5" s="19"/>
       <c r="V5" s="19"/>
       <c r="W5" s="19"/>
     </row>
     <row r="6" spans="1:23" s="20" customFormat="1" ht="309.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="D6" s="17" t="s">
         <v>378</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="E6" s="17" t="s">
         <v>379</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="F6" s="17" t="s">
         <v>380</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="G6" s="17" t="s">
         <v>381</v>
       </c>
-      <c r="G6" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="17" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I6" s="17" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="J6" s="21"/>
       <c r="K6" s="33" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>47</v>
+      </c>
+      <c r="L6" s="60" t="s">
+        <v>192</v>
       </c>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
     </row>
     <row r="7" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="17" t="s">
+        <v>362</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>499</v>
+      </c>
+      <c r="E7" s="17" t="s">
         <v>363</v>
       </c>
-      <c r="D7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="17" t="s">
+      <c r="F7" s="17" t="s">
         <v>364</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="G7" s="17" t="s">
         <v>365</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="H7" s="17" t="s">
+        <v>382</v>
+      </c>
+      <c r="I7" s="17" t="s">
         <v>366</v>
       </c>
-      <c r="H7" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="17"/>
-      <c r="K7" s="57" t="s">
-[...3 lines deleted...]
-        <v>573</v>
+      <c r="K7" s="59" t="s">
+        <v>572</v>
+      </c>
+      <c r="L7" s="60" t="s">
+        <v>571</v>
       </c>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
     </row>
     <row r="8" spans="1:23" s="20" customFormat="1" ht="350.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="17" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D8" s="17" t="s">
+        <v>476</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>477</v>
+      </c>
+      <c r="G8" s="17" t="s">
         <v>478</v>
       </c>
-      <c r="E8" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="17" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="I8" s="17" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J8" s="17"/>
       <c r="K8" s="33" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>52</v>
+      </c>
+      <c r="L8" s="60" t="s">
+        <v>337</v>
       </c>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
     </row>
     <row r="9" spans="1:23" s="20" customFormat="1" ht="279.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="31" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="17" t="s">
+        <v>383</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>498</v>
+      </c>
+      <c r="E9" s="17" t="s">
         <v>384</v>
       </c>
-      <c r="D9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="17" t="s">
+      <c r="F9" s="21" t="s">
         <v>385</v>
       </c>
-      <c r="F9" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="21" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H9" s="17" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="I9" s="17" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J9" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>54</v>
+      </c>
+      <c r="K9" s="59" t="s">
+        <v>327</v>
+      </c>
+      <c r="L9" s="60" t="s">
+        <v>520</v>
       </c>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
     </row>
     <row r="10" spans="1:23" s="20" customFormat="1" ht="380.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="17" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D10" s="17" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F10" s="17" t="s">
+        <v>386</v>
+      </c>
+      <c r="G10" s="17" t="s">
         <v>387</v>
       </c>
-      <c r="G10" s="17" t="s">
+      <c r="H10" s="17" t="s">
         <v>388</v>
       </c>
-      <c r="H10" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="17" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J10" s="17"/>
-      <c r="K10" s="57" t="s">
-[...3 lines deleted...]
-        <v>580</v>
+      <c r="K10" s="59" t="s">
+        <v>576</v>
+      </c>
+      <c r="L10" s="60" t="s">
+        <v>577</v>
       </c>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
     </row>
     <row r="11" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="17" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D11" s="29" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G11" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H11" s="17" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="I11" s="17" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J11" s="21"/>
-      <c r="K11" s="57" t="s">
-[...3 lines deleted...]
-        <v>543</v>
+      <c r="K11" s="59" t="s">
+        <v>257</v>
+      </c>
+      <c r="L11" s="59" t="s">
+        <v>541</v>
       </c>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="19"/>
     </row>
     <row r="12" spans="1:23" s="20" customFormat="1" ht="200.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="D12" s="29" t="s">
         <v>390</v>
       </c>
-      <c r="D12" s="29" t="s">
+      <c r="E12" s="29" t="s">
+        <v>521</v>
+      </c>
+      <c r="F12" s="17" t="s">
         <v>391</v>
       </c>
-      <c r="E12" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="17" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="H12" s="17" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="I12" s="17" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J12" s="21"/>
-      <c r="K12" s="57" t="s">
-        <v>61</v>
+      <c r="K12" s="59" t="s">
+        <v>60</v>
       </c>
       <c r="L12" s="43" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
     </row>
     <row r="13" spans="1:23" s="20" customFormat="1" ht="249.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="17" t="s">
+        <v>392</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>529</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>244</v>
+      </c>
+      <c r="F13" s="17" t="s">
         <v>393</v>
       </c>
-      <c r="D13" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="17" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="H13" s="17" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="I13" s="17" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="J13" s="21"/>
-      <c r="K13" s="57" t="s">
-[...3 lines deleted...]
-        <v>596</v>
+      <c r="K13" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="L13" s="59" t="s">
+        <v>588</v>
       </c>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
     </row>
     <row r="14" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I14" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J14" s="17"/>
-      <c r="K14" s="57"/>
-      <c r="L14" s="58"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="60"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
     </row>
     <row r="15" spans="1:23" s="20" customFormat="1" ht="339.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="17" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F15" s="21" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G15" s="21" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="I15" s="17" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="J15" s="21"/>
       <c r="K15" s="33" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="L15" s="45" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
     </row>
     <row r="16" spans="1:23" s="20" customFormat="1" ht="360" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="17" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D16" s="17" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F16" s="17" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="G16" s="17" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="H16" s="17" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="I16" s="17" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J16" s="17"/>
       <c r="K16" s="33" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L16" s="43" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="W16" s="19"/>
     </row>
     <row r="17" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="D17" s="29" t="s">
         <v>306</v>
       </c>
-      <c r="D17" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>232</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>343</v>
+      </c>
+      <c r="I17" s="17" t="s">
         <v>272</v>
       </c>
-      <c r="F17" s="29" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="17" t="s">
+      <c r="J17" s="29"/>
+      <c r="K17" s="54" t="s">
         <v>273</v>
       </c>
-      <c r="J17" s="29"/>
-[...2 lines deleted...]
-      </c>
       <c r="L17" s="43" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
     </row>
     <row r="18" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="17" t="s">
+        <v>487</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>488</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="17" t="s">
         <v>489</v>
       </c>
-      <c r="D18" s="32" t="s">
+      <c r="H18" s="17" t="s">
+        <v>508</v>
+      </c>
+      <c r="I18" s="17" t="s">
         <v>490</v>
-      </c>
-[...13 lines deleted...]
-        <v>492</v>
       </c>
       <c r="J18" s="21"/>
       <c r="K18" s="33" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="L18" s="50" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
     </row>
     <row r="19" spans="1:23" s="20" customFormat="1" ht="290.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="17" t="s">
+        <v>308</v>
+      </c>
+      <c r="D19" s="29" t="s">
         <v>309</v>
       </c>
-      <c r="D19" s="29" t="s">
+      <c r="E19" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>344</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>493</v>
+      </c>
+      <c r="H19" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="I19" s="29" t="s">
         <v>310</v>
       </c>
-      <c r="E19" s="29" t="s">
-[...11 lines deleted...]
-      <c r="I19" s="29" t="s">
+      <c r="J19" s="40" t="s">
+        <v>261</v>
+      </c>
+      <c r="K19" s="54" t="s">
         <v>311</v>
       </c>
-      <c r="J19" s="40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L19" s="43" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
     </row>
     <row r="20" spans="1:23" s="20" customFormat="1" ht="303" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="17" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D20" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>525</v>
+      </c>
+      <c r="F20" s="17" t="s">
         <v>526</v>
       </c>
-      <c r="E20" s="17" t="s">
+      <c r="G20" s="17" t="s">
         <v>527</v>
       </c>
-      <c r="F20" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="17" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="I20" s="17" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J20" s="21"/>
       <c r="K20" s="33" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="L20" s="49" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19"/>
       <c r="U20" s="19"/>
       <c r="V20" s="19"/>
       <c r="W20" s="19"/>
     </row>
     <row r="21" spans="1:23" s="20" customFormat="1" ht="249.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="31" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="54" t="s">
-        <v>405</v>
+      <c r="C21" s="17" t="s">
+        <v>404</v>
       </c>
       <c r="D21" s="17" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="E21" s="17" t="s">
+        <v>316</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>398</v>
+      </c>
+      <c r="I21" s="17" t="s">
         <v>317</v>
-      </c>
-[...10 lines deleted...]
-        <v>318</v>
       </c>
       <c r="J21" s="21"/>
       <c r="K21" s="33" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>79</v>
+      </c>
+      <c r="L21" s="59" t="s">
+        <v>586</v>
       </c>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19"/>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
     </row>
     <row r="22" spans="1:23" s="20" customFormat="1" ht="303" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="17" t="s">
+        <v>530</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>530</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>531</v>
+      </c>
+      <c r="F22" s="17" t="s">
         <v>532</v>
       </c>
-      <c r="D22" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G22" s="17" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H22" s="17" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="I22" s="17" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J22" s="21"/>
       <c r="K22" s="33" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="L22" s="43" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
       <c r="W22" s="19"/>
     </row>
     <row r="23" spans="1:23" s="20" customFormat="1" ht="230.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="C23" s="17" t="s">
+        <v>399</v>
+      </c>
+      <c r="D23" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="17" t="s">
+      <c r="E23" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="H23" s="17" t="s">
         <v>400</v>
       </c>
-      <c r="D23" s="32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I23" s="17" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J23" s="21"/>
       <c r="K23" s="33" t="s">
+        <v>226</v>
+      </c>
+      <c r="L23" s="43" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="19"/>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
       <c r="W23" s="19"/>
     </row>
     <row r="24" spans="1:23" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="31" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="17" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="17" t="s">
+      <c r="E24" s="17" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="17" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="17" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I24" s="17" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="J24" s="21"/>
-      <c r="K24" s="57" t="s">
-        <v>237</v>
+      <c r="K24" s="59" t="s">
+        <v>236</v>
       </c>
       <c r="L24" s="49" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="19"/>
       <c r="U24" s="19"/>
       <c r="V24" s="19"/>
       <c r="W24" s="19"/>
     </row>
     <row r="25" spans="1:23" s="20" customFormat="1" ht="330" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="31">
         <v>101</v>
       </c>
       <c r="B25" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="C25" s="17" t="s">
+      <c r="D25" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="17" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F25" s="21" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="G25" s="21" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="I25" s="17" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J25" s="21"/>
       <c r="K25" s="33" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>94</v>
+      </c>
+      <c r="L25" s="60" t="s">
+        <v>361</v>
       </c>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="19"/>
       <c r="R25" s="19"/>
       <c r="S25" s="19"/>
       <c r="T25" s="19"/>
       <c r="U25" s="19"/>
       <c r="V25" s="19"/>
       <c r="W25" s="19"/>
     </row>
     <row r="26" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="77">
+      <c r="A26" s="75">
         <v>102</v>
       </c>
-      <c r="B26" s="79" t="s">
+      <c r="B26" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="81" t="s">
+      <c r="C26" s="79" t="s">
+        <v>404</v>
+      </c>
+      <c r="D26" s="79" t="s">
         <v>405</v>
       </c>
-      <c r="D26" s="81" t="s">
+      <c r="E26" s="81" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" s="79" t="s">
+        <v>232</v>
+      </c>
+      <c r="G26" s="79" t="s">
+        <v>232</v>
+      </c>
+      <c r="H26" s="81" t="s">
+        <v>475</v>
+      </c>
+      <c r="I26" s="81" t="s">
+        <v>296</v>
+      </c>
+      <c r="J26" s="79" t="s">
         <v>406</v>
       </c>
-      <c r="E26" s="83" t="s">
+      <c r="K26" s="83" t="s">
         <v>96</v>
       </c>
-      <c r="F26" s="81" t="s">
-[...18 lines deleted...]
-        <v>203</v>
+      <c r="L26" s="84" t="s">
+        <v>202</v>
       </c>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="19"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19"/>
       <c r="U26" s="19"/>
       <c r="V26" s="19"/>
       <c r="W26" s="19"/>
     </row>
     <row r="27" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="78"/>
-[...10 lines deleted...]
-      <c r="L27" s="86"/>
+      <c r="A27" s="76"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="80"/>
+      <c r="G27" s="80"/>
+      <c r="H27" s="82"/>
+      <c r="I27" s="82"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="83"/>
+      <c r="L27" s="84"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="19"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19"/>
       <c r="U27" s="19"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
     </row>
     <row r="28" spans="1:23" s="20" customFormat="1" ht="399.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="31">
         <v>103</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="54" t="s">
-[...15 lines deleted...]
-        <v>604</v>
+      <c r="C28" s="17" t="s">
+        <v>591</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>592</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>593</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>594</v>
+      </c>
+      <c r="G28" s="32" t="s">
+        <v>595</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>596</v>
       </c>
       <c r="I28" s="32" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="J28" s="17"/>
-      <c r="K28" s="57" t="s">
-[...3 lines deleted...]
-        <v>605</v>
+      <c r="K28" s="59" t="s">
+        <v>97</v>
+      </c>
+      <c r="L28" s="59" t="s">
+        <v>597</v>
       </c>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
     </row>
     <row r="29" spans="1:23" s="20" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="31">
         <v>108</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C29" s="17" t="s">
+        <v>407</v>
+      </c>
+      <c r="D29" s="17" t="s">
         <v>408</v>
       </c>
-      <c r="D29" s="17" t="s">
+      <c r="E29" s="17" t="s">
+        <v>560</v>
+      </c>
+      <c r="F29" s="17" t="s">
         <v>409</v>
       </c>
-      <c r="E29" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="17" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H29" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="I29" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="J29" s="21"/>
+      <c r="K29" s="59" t="s">
         <v>229</v>
       </c>
-      <c r="I29" s="17" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="L29" s="43" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="M29" s="18"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
     </row>
     <row r="30" spans="1:23" s="20" customFormat="1" ht="392.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31">
         <v>118</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>410</v>
+      </c>
+      <c r="E30" s="17" t="s">
         <v>215</v>
       </c>
-      <c r="D30" s="17" t="s">
+      <c r="F30" s="21" t="s">
+        <v>391</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>391</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="I30" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="J30" s="21"/>
+      <c r="K30" s="59" t="s">
         <v>411</v>
       </c>
-      <c r="E30" s="17" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="L30" s="43" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="M30" s="18"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="18"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="19"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
     </row>
     <row r="31" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31">
         <v>147</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="17" t="s">
+        <v>412</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>504</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>513</v>
+      </c>
+      <c r="F31" s="17" t="s">
         <v>413</v>
       </c>
-      <c r="D31" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G31" s="17" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="H31" s="17" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I31" s="17" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J31" s="21"/>
       <c r="K31" s="33" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="L31" s="52" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="M31" s="18"/>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
       <c r="P31" s="18"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="19"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19"/>
       <c r="U31" s="19"/>
       <c r="V31" s="19"/>
       <c r="W31" s="19"/>
     </row>
     <row r="32" spans="1:23" s="23" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="31">
         <v>700</v>
       </c>
       <c r="B32" s="16" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C32" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D32" s="21" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="21" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G32" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H32" s="17" t="s">
+        <v>414</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="J32" s="21"/>
+      <c r="K32" s="59" t="s">
         <v>415</v>
       </c>
-      <c r="I32" s="17" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="L32" s="50" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="M32" s="22"/>
     </row>
     <row r="33" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="31">
         <v>803</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="35" t="s">
+        <v>416</v>
+      </c>
+      <c r="D33" s="35" t="s">
         <v>417</v>
       </c>
-      <c r="D33" s="35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="29" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="F33" s="37" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G33" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H33" s="29" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="I33" s="29" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="J33" s="37"/>
       <c r="K33" s="46" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="L33" s="51" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="M33" s="18"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="19"/>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
       <c r="W33" s="19"/>
     </row>
     <row r="34" spans="1:23" s="20" customFormat="1" ht="408.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31">
         <v>805</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="17" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D34" s="17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E34" s="17" t="s">
+        <v>580</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>418</v>
+      </c>
+      <c r="G34" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="H34" s="17" t="s">
+        <v>581</v>
+      </c>
+      <c r="I34" s="17" t="s">
+        <v>582</v>
+      </c>
+      <c r="J34" s="17" t="s">
         <v>583</v>
       </c>
-      <c r="F34" s="17" t="s">
+      <c r="K34" s="59" t="s">
         <v>419</v>
       </c>
-      <c r="G34" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L34" s="49" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="M34" s="18"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="19"/>
       <c r="R34" s="19"/>
       <c r="S34" s="19"/>
       <c r="T34" s="19"/>
       <c r="U34" s="19"/>
       <c r="V34" s="19"/>
       <c r="W34" s="19"/>
     </row>
     <row r="35" spans="1:23" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31">
         <v>806</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="17" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="E35" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F35" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G35" s="17" t="s">
         <v>103</v>
       </c>
-      <c r="G35" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="29" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="I35" s="29" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J35" s="21"/>
       <c r="K35" s="33" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>104</v>
+      </c>
+      <c r="L35" s="60" t="s">
+        <v>372</v>
       </c>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="19"/>
       <c r="R35" s="19"/>
       <c r="S35" s="19"/>
       <c r="T35" s="19"/>
       <c r="U35" s="19"/>
       <c r="V35" s="19"/>
       <c r="W35" s="19"/>
     </row>
     <row r="36" spans="1:23" s="20" customFormat="1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="31">
         <v>807</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="17" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F36" s="17" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G36" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H36" s="17" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I36" s="17" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="J36" s="21"/>
-      <c r="K36" s="57" t="s">
-[...3 lines deleted...]
-        <v>423</v>
+      <c r="K36" s="59" t="s">
+        <v>230</v>
+      </c>
+      <c r="L36" s="87" t="s">
+        <v>604</v>
       </c>
       <c r="M36" s="18"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="19"/>
       <c r="R36" s="19"/>
       <c r="S36" s="19"/>
       <c r="T36" s="19"/>
       <c r="U36" s="19"/>
       <c r="V36" s="19"/>
       <c r="W36" s="19"/>
     </row>
     <row r="37" spans="1:23" s="20" customFormat="1" ht="327" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31">
         <v>808</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="17" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D37" s="29" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E37" s="17" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F37" s="17" t="s">
+        <v>332</v>
+      </c>
+      <c r="G37" s="17" t="s">
+        <v>422</v>
+      </c>
+      <c r="H37" s="17" t="s">
+        <v>423</v>
+      </c>
+      <c r="I37" s="17" t="s">
+        <v>295</v>
+      </c>
+      <c r="J37" s="17"/>
+      <c r="K37" s="59" t="s">
+        <v>106</v>
+      </c>
+      <c r="L37" s="60" t="s">
         <v>333</v>
-      </c>
-[...14 lines deleted...]
-        <v>334</v>
       </c>
       <c r="M37" s="18"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
       <c r="W37" s="19"/>
     </row>
     <row r="38" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="31">
         <v>809</v>
       </c>
       <c r="B38" s="16" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C38" s="17" t="s">
+        <v>424</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>425</v>
+      </c>
+      <c r="E38" s="17" t="s">
         <v>426</v>
       </c>
-      <c r="D38" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" s="17" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="G38" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H38" s="29" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="I38" s="29" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="J38" s="21"/>
-      <c r="K38" s="57" t="s">
-        <v>335</v>
+      <c r="K38" s="59" t="s">
+        <v>334</v>
       </c>
       <c r="L38" s="44" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="M38" s="18"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="19"/>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
       <c r="W38" s="19"/>
     </row>
     <row r="39" spans="1:23" s="20" customFormat="1" ht="270" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="77" t="s">
+      <c r="A39" s="75" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="77" t="s">
         <v>109</v>
       </c>
-      <c r="B39" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="81" t="s">
+      <c r="C39" s="79" t="s">
+        <v>252</v>
+      </c>
+      <c r="D39" s="79" t="s">
         <v>253</v>
       </c>
-      <c r="D39" s="81" t="s">
+      <c r="E39" s="79" t="s">
         <v>254</v>
       </c>
-      <c r="E39" s="81" t="s">
+      <c r="F39" s="79" t="s">
         <v>255</v>
       </c>
-      <c r="F39" s="81" t="s">
+      <c r="G39" s="79" t="s">
         <v>256</v>
       </c>
-      <c r="G39" s="81" t="s">
-[...13 lines deleted...]
-        <v>587</v>
+      <c r="H39" s="88" t="s">
+        <v>602</v>
+      </c>
+      <c r="I39" s="79" t="s">
+        <v>279</v>
+      </c>
+      <c r="J39" s="79"/>
+      <c r="K39" s="83" t="s">
+        <v>262</v>
+      </c>
+      <c r="L39" s="85" t="s">
+        <v>584</v>
       </c>
       <c r="M39" s="18"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="19"/>
       <c r="R39" s="19"/>
       <c r="S39" s="19"/>
       <c r="T39" s="19"/>
       <c r="U39" s="19"/>
       <c r="V39" s="19"/>
       <c r="W39" s="19"/>
     </row>
     <row r="40" spans="1:23" s="20" customFormat="1" ht="337.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="78"/>
-[...10 lines deleted...]
-      <c r="L40" s="88"/>
+      <c r="A40" s="76"/>
+      <c r="B40" s="78"/>
+      <c r="C40" s="80"/>
+      <c r="D40" s="80"/>
+      <c r="E40" s="80"/>
+      <c r="F40" s="80"/>
+      <c r="G40" s="80"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="86"/>
       <c r="M40" s="18"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="19"/>
       <c r="R40" s="19"/>
       <c r="S40" s="19"/>
       <c r="T40" s="19"/>
       <c r="U40" s="19"/>
       <c r="V40" s="19"/>
       <c r="W40" s="19"/>
     </row>
     <row r="41" spans="1:23" s="20" customFormat="1" ht="359.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="31">
         <v>812</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="17" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D41" s="17" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="E41" s="17" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F41" s="17" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G41" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H41" s="17" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="I41" s="17" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="J41" s="17"/>
-      <c r="K41" s="55" t="s">
-[...3 lines deleted...]
-        <v>593</v>
+      <c r="K41" s="87" t="s">
+        <v>600</v>
+      </c>
+      <c r="L41" s="87" t="s">
+        <v>601</v>
       </c>
       <c r="M41" s="18"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="19"/>
       <c r="R41" s="19"/>
       <c r="S41" s="19"/>
       <c r="T41" s="19"/>
       <c r="U41" s="19"/>
       <c r="V41" s="19"/>
       <c r="W41" s="19"/>
     </row>
     <row r="42" spans="1:23" s="20" customFormat="1" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31">
         <v>816</v>
       </c>
       <c r="B42" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>429</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="E42" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="17" t="s">
+      <c r="F42" s="17" t="s">
+        <v>430</v>
+      </c>
+      <c r="G42" s="17" t="s">
+        <v>430</v>
+      </c>
+      <c r="H42" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="I42" s="17" t="s">
+        <v>295</v>
+      </c>
+      <c r="J42" s="17"/>
+      <c r="K42" s="59" t="s">
         <v>113</v>
       </c>
-      <c r="F42" s="17" t="s">
-[...16 lines deleted...]
-        <v>324</v>
+      <c r="L42" s="60" t="s">
+        <v>323</v>
       </c>
       <c r="M42" s="18"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="19"/>
       <c r="R42" s="19"/>
       <c r="S42" s="19"/>
       <c r="T42" s="19"/>
       <c r="U42" s="19"/>
       <c r="V42" s="19"/>
       <c r="W42" s="19"/>
     </row>
     <row r="43" spans="1:23" s="20" customFormat="1" ht="317.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31">
         <v>822</v>
       </c>
       <c r="B43" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>431</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="E43" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>432</v>
+      </c>
+      <c r="G43" s="17" t="s">
+        <v>433</v>
+      </c>
+      <c r="H43" s="17" t="s">
         <v>115</v>
       </c>
-      <c r="C43" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="29" t="s">
+      <c r="I43" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="J43" s="21"/>
+      <c r="K43" s="59" t="s">
+        <v>116</v>
+      </c>
+      <c r="L43" s="60" t="s">
         <v>222</v>
-      </c>
-[...17 lines deleted...]
-        <v>223</v>
       </c>
       <c r="M43" s="18"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="19"/>
       <c r="R43" s="19"/>
       <c r="S43" s="19"/>
       <c r="T43" s="19"/>
       <c r="U43" s="19"/>
       <c r="V43" s="19"/>
       <c r="W43" s="19"/>
     </row>
     <row r="44" spans="1:23" s="20" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="31" t="s">
+        <v>354</v>
+      </c>
+      <c r="B44" s="16" t="s">
         <v>355</v>
       </c>
-      <c r="B44" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="17" t="s">
+        <v>534</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>535</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="H44" s="17" t="s">
         <v>536</v>
       </c>
-      <c r="D44" s="17" t="s">
+      <c r="I44" s="17" t="s">
         <v>537</v>
       </c>
-      <c r="E44" s="17" t="s">
-[...8 lines deleted...]
-      <c r="H44" s="17" t="s">
+      <c r="J44" s="21"/>
+      <c r="K44" s="59" t="s">
         <v>538</v>
       </c>
-      <c r="I44" s="17" t="s">
+      <c r="L44" s="60" t="s">
         <v>539</v>
-      </c>
-[...5 lines deleted...]
-        <v>541</v>
       </c>
       <c r="M44" s="18"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="19"/>
       <c r="T44" s="19"/>
       <c r="U44" s="19"/>
       <c r="V44" s="19"/>
       <c r="W44" s="19"/>
     </row>
     <row r="45" spans="1:23" s="20" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>516</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>517</v>
+      </c>
+      <c r="E45" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G45" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>518</v>
+      </c>
+      <c r="I45" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="J45" s="21"/>
+      <c r="K45" s="59" t="s">
         <v>326</v>
       </c>
-      <c r="B45" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="17" t="s">
+      <c r="L45" s="50" t="s">
         <v>519</v>
-      </c>
-[...20 lines deleted...]
-        <v>521</v>
       </c>
       <c r="M45" s="18"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="19"/>
       <c r="R45" s="19"/>
       <c r="S45" s="19"/>
       <c r="T45" s="19"/>
       <c r="U45" s="19"/>
       <c r="V45" s="19"/>
       <c r="W45" s="19"/>
     </row>
     <row r="46" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="31" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B46" s="16" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="E46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="F46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="G46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="H46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="I46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="J46" s="40" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="K46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="L46" s="29" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="M46" s="18"/>
       <c r="N46" s="18"/>
       <c r="O46" s="18"/>
       <c r="P46" s="18"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
       <c r="W46" s="19"/>
     </row>
     <row r="47" spans="1:23" s="20" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="70"/>
+      <c r="A47" s="67" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="68"/>
       <c r="C47" s="17"/>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="17"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="17" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="L47" s="57"/>
+        <v>118</v>
+      </c>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
       <c r="M47" s="18"/>
       <c r="N47" s="18"/>
       <c r="O47" s="18"/>
       <c r="P47" s="18"/>
       <c r="Q47" s="19"/>
       <c r="R47" s="19"/>
       <c r="S47" s="19"/>
       <c r="T47" s="19"/>
       <c r="U47" s="19"/>
       <c r="V47" s="19"/>
       <c r="W47" s="19"/>
     </row>
     <row r="48" spans="1:23" s="20" customFormat="1" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="16" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="F48" s="17" t="s">
+        <v>435</v>
+      </c>
+      <c r="G48" s="32" t="s">
         <v>122</v>
       </c>
-      <c r="E48" s="21" t="s">
+      <c r="H48" s="32" t="s">
         <v>436</v>
       </c>
-      <c r="F48" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I48" s="32" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J48" s="21"/>
       <c r="K48" s="33" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>123</v>
+      </c>
+      <c r="L48" s="59" t="s">
+        <v>258</v>
       </c>
       <c r="M48" s="18"/>
       <c r="N48" s="18"/>
       <c r="O48" s="18"/>
       <c r="P48" s="18"/>
       <c r="Q48" s="19"/>
       <c r="R48" s="19"/>
       <c r="S48" s="19"/>
       <c r="T48" s="19"/>
       <c r="U48" s="19"/>
       <c r="V48" s="19"/>
       <c r="W48" s="19"/>
     </row>
     <row r="49" spans="1:23" s="20" customFormat="1" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="16" t="s">
         <v>125</v>
       </c>
-      <c r="B49" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="17" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E49" s="21" t="s">
         <v>32</v>
       </c>
       <c r="F49" s="21" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G49" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>558</v>
+      </c>
+      <c r="I49" s="17" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="J49" s="21"/>
       <c r="K49" s="33" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="L49" s="43" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="M49" s="18"/>
       <c r="N49" s="18"/>
       <c r="O49" s="18"/>
       <c r="P49" s="18"/>
       <c r="Q49" s="19"/>
       <c r="R49" s="19"/>
       <c r="S49" s="19"/>
       <c r="T49" s="19"/>
       <c r="U49" s="19"/>
       <c r="V49" s="19"/>
       <c r="W49" s="19"/>
     </row>
     <row r="50" spans="1:23" s="20" customFormat="1" ht="258.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="31" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B50" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="17" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D50" s="17" t="s">
+        <v>439</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>440</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="G50" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="H50" s="17" t="s">
+        <v>307</v>
+      </c>
+      <c r="I50" s="17" t="s">
+        <v>284</v>
+      </c>
+      <c r="J50" s="17" t="s">
+        <v>563</v>
+      </c>
+      <c r="K50" s="59" t="s">
         <v>441</v>
       </c>
-      <c r="E50" s="17" t="s">
-[...21 lines deleted...]
-        <v>559</v>
+      <c r="L50" s="59" t="s">
+        <v>557</v>
       </c>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
       <c r="O50" s="18"/>
       <c r="P50" s="18"/>
       <c r="Q50" s="19"/>
       <c r="R50" s="19"/>
       <c r="S50" s="19"/>
       <c r="T50" s="19"/>
       <c r="U50" s="19"/>
       <c r="V50" s="19"/>
       <c r="W50" s="19"/>
     </row>
     <row r="51" spans="1:23" s="20" customFormat="1" ht="294.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="31" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D51" s="17" t="s">
+        <v>442</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>443</v>
+      </c>
+      <c r="G51" s="17" t="s">
         <v>444</v>
       </c>
-      <c r="E51" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H51" s="38" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="I51" s="38" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J51" s="17"/>
-      <c r="K51" s="57" t="s">
-[...3 lines deleted...]
-        <v>558</v>
+      <c r="K51" s="59" t="s">
+        <v>206</v>
+      </c>
+      <c r="L51" s="59" t="s">
+        <v>556</v>
       </c>
       <c r="M51" s="18"/>
       <c r="N51" s="18"/>
       <c r="O51" s="18"/>
       <c r="P51" s="18"/>
       <c r="Q51" s="19"/>
       <c r="R51" s="19"/>
       <c r="S51" s="19"/>
       <c r="T51" s="19"/>
       <c r="U51" s="19"/>
       <c r="V51" s="19"/>
       <c r="W51" s="19"/>
     </row>
     <row r="52" spans="1:23" s="20" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D52" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E52" s="21" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>35</v>
       </c>
       <c r="G52" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H52" s="32" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="I52" s="32" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="J52" s="21"/>
-      <c r="K52" s="57" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="57"/>
+      <c r="K52" s="59" t="s">
+        <v>233</v>
+      </c>
+      <c r="L52" s="59"/>
       <c r="M52" s="18"/>
       <c r="N52" s="18"/>
       <c r="O52" s="18"/>
       <c r="P52" s="18"/>
       <c r="Q52" s="19"/>
       <c r="R52" s="19"/>
       <c r="S52" s="19"/>
       <c r="T52" s="19"/>
       <c r="U52" s="19"/>
       <c r="V52" s="19"/>
       <c r="W52" s="19"/>
     </row>
     <row r="53" spans="1:23" s="20" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D53" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E53" s="17" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>35</v>
       </c>
       <c r="G53" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H53" s="32" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="I53" s="32" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="J53" s="21"/>
-      <c r="K53" s="57" t="s">
-[...3 lines deleted...]
-        <v>557</v>
+      <c r="K53" s="59" t="s">
+        <v>133</v>
+      </c>
+      <c r="L53" s="59" t="s">
+        <v>555</v>
       </c>
       <c r="M53" s="18"/>
       <c r="N53" s="18"/>
       <c r="O53" s="18"/>
       <c r="P53" s="18"/>
       <c r="Q53" s="19"/>
       <c r="R53" s="19"/>
       <c r="S53" s="19"/>
       <c r="T53" s="19"/>
       <c r="U53" s="19"/>
       <c r="V53" s="19"/>
       <c r="W53" s="19"/>
     </row>
     <row r="54" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="16" t="s">
         <v>135</v>
       </c>
-      <c r="B54" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D54" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F54" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H54" s="21" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="I54" s="21" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="J54" s="21"/>
       <c r="K54" s="33"/>
-      <c r="L54" s="57"/>
+      <c r="L54" s="59"/>
       <c r="M54" s="18"/>
       <c r="N54" s="18"/>
       <c r="O54" s="18"/>
       <c r="P54" s="18"/>
       <c r="Q54" s="19"/>
       <c r="R54" s="19"/>
       <c r="S54" s="19"/>
       <c r="T54" s="19"/>
       <c r="U54" s="19"/>
       <c r="V54" s="19"/>
       <c r="W54" s="19"/>
     </row>
     <row r="55" spans="1:23" s="20" customFormat="1" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="31" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="17" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D55" s="17" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F55" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G55" s="17" t="s">
         <v>35</v>
       </c>
       <c r="H55" s="17" t="s">
+        <v>259</v>
+      </c>
+      <c r="I55" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="J55" s="17"/>
+      <c r="K55" s="59" t="s">
+        <v>137</v>
+      </c>
+      <c r="L55" s="60" t="s">
         <v>260</v>
-      </c>
-[...8 lines deleted...]
-        <v>261</v>
       </c>
       <c r="M55" s="18"/>
       <c r="N55" s="18"/>
       <c r="O55" s="18"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="19"/>
       <c r="R55" s="19"/>
       <c r="S55" s="19"/>
       <c r="T55" s="19"/>
       <c r="U55" s="19"/>
       <c r="V55" s="19"/>
       <c r="W55" s="19"/>
     </row>
     <row r="56" spans="1:23" s="20" customFormat="1" ht="246" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B56" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="36" t="s">
         <v>218</v>
       </c>
-      <c r="C56" s="36" t="s">
+      <c r="D56" s="36" t="s">
         <v>219</v>
       </c>
-      <c r="D56" s="36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="36" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F56" s="39" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G56" s="39" t="s">
         <v>35</v>
       </c>
       <c r="H56" s="36" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="I56" s="36" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="J56" s="41"/>
       <c r="K56" s="42" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>220</v>
+      </c>
+      <c r="L56" s="60" t="s">
+        <v>579</v>
       </c>
       <c r="M56" s="18"/>
       <c r="N56" s="18"/>
       <c r="O56" s="18"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="19"/>
       <c r="R56" s="19"/>
       <c r="S56" s="19"/>
       <c r="T56" s="19"/>
       <c r="U56" s="19"/>
       <c r="V56" s="19"/>
       <c r="W56" s="19"/>
     </row>
     <row r="57" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B57" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="B57" s="16" t="s">
+      <c r="C57" s="21" t="s">
         <v>140</v>
       </c>
-      <c r="C57" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="21" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E57" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F57" s="17" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="G57" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H57" s="32" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="I57" s="32" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="J57" s="17"/>
       <c r="K57" s="33" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="L57" s="57"/>
+        <v>141</v>
+      </c>
+      <c r="L57" s="59"/>
       <c r="M57" s="18"/>
       <c r="N57" s="18"/>
       <c r="O57" s="18"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="19"/>
       <c r="S57" s="19"/>
       <c r="T57" s="19"/>
       <c r="U57" s="19"/>
       <c r="V57" s="19"/>
       <c r="W57" s="19"/>
     </row>
     <row r="58" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="31" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C58" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D58" s="17" t="s">
         <v>35</v>
       </c>
       <c r="E58" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F58" s="17" t="s">
         <v>35</v>
       </c>
       <c r="G58" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H58" s="32" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>449</v>
+      </c>
+      <c r="I58" s="32" t="s">
+        <v>122</v>
       </c>
       <c r="J58" s="17"/>
-      <c r="K58" s="55" t="s">
-[...3 lines deleted...]
-        <v>547</v>
+      <c r="K58" s="59" t="s">
+        <v>590</v>
+      </c>
+      <c r="L58" s="59" t="s">
+        <v>545</v>
       </c>
       <c r="M58" s="18"/>
       <c r="N58" s="18"/>
       <c r="O58" s="18"/>
       <c r="P58" s="18"/>
       <c r="Q58" s="19"/>
       <c r="R58" s="19"/>
       <c r="S58" s="19"/>
       <c r="T58" s="19"/>
       <c r="U58" s="19"/>
       <c r="V58" s="19"/>
       <c r="W58" s="19"/>
     </row>
     <row r="59" spans="1:23" s="20" customFormat="1" ht="360" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="B59" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="17" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>565</v>
+      </c>
+      <c r="D59" s="17" t="s">
+        <v>587</v>
       </c>
       <c r="E59" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F59" s="17" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G59" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="32" t="s">
+        <v>566</v>
+      </c>
+      <c r="I59" s="32" t="s">
+        <v>567</v>
+      </c>
+      <c r="J59" s="17"/>
+      <c r="K59" s="59" t="s">
         <v>568</v>
       </c>
-      <c r="I59" s="32" t="s">
+      <c r="L59" s="59" t="s">
         <v>569</v>
-      </c>
-[...5 lines deleted...]
-        <v>571</v>
       </c>
       <c r="M59" s="18"/>
       <c r="N59" s="18"/>
       <c r="O59" s="18"/>
       <c r="P59" s="18"/>
       <c r="Q59" s="19"/>
       <c r="R59" s="19"/>
       <c r="S59" s="19"/>
       <c r="T59" s="19"/>
       <c r="U59" s="19"/>
       <c r="V59" s="19"/>
       <c r="W59" s="19"/>
     </row>
     <row r="60" spans="1:23" s="20" customFormat="1" ht="255" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B60" s="16" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C60" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="17" t="s">
         <v>195</v>
       </c>
-      <c r="D60" s="17" t="s">
+      <c r="E60" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F60" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="E60" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" s="17" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H60" s="17" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="I60" s="17" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J60" s="17"/>
-      <c r="K60" s="56" t="s">
-        <v>235</v>
+      <c r="K60" s="54" t="s">
+        <v>234</v>
       </c>
       <c r="L60" s="49" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="M60" s="18"/>
       <c r="N60" s="18"/>
       <c r="O60" s="18"/>
       <c r="P60" s="18"/>
       <c r="Q60" s="19"/>
       <c r="R60" s="19"/>
       <c r="S60" s="19"/>
       <c r="T60" s="19"/>
       <c r="U60" s="19"/>
       <c r="V60" s="19"/>
       <c r="W60" s="19"/>
     </row>
     <row r="61" spans="1:23" s="20" customFormat="1" ht="231.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="16" t="s">
         <v>149</v>
       </c>
-      <c r="B61" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="17" t="s">
+        <v>450</v>
+      </c>
+      <c r="D61" s="17" t="s">
+        <v>451</v>
+      </c>
+      <c r="E61" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F61" s="17" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
       <c r="G61" s="21" t="s">
         <v>35</v>
       </c>
       <c r="H61" s="17" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="I61" s="17" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J61" s="21"/>
-      <c r="K61" s="56" t="s">
-[...3 lines deleted...]
-        <v>548</v>
+      <c r="K61" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="L61" s="54" t="s">
+        <v>546</v>
       </c>
       <c r="M61" s="18"/>
       <c r="N61" s="18"/>
       <c r="O61" s="18"/>
       <c r="P61" s="18"/>
       <c r="Q61" s="19"/>
       <c r="R61" s="19"/>
       <c r="S61" s="19"/>
       <c r="T61" s="19"/>
       <c r="U61" s="19"/>
       <c r="V61" s="19"/>
       <c r="W61" s="19"/>
     </row>
     <row r="62" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="B62" s="16" t="s">
+      <c r="C62" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D62" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E62" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G62" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="H62" s="17" t="s">
         <v>153</v>
       </c>
-      <c r="C62" s="17" t="s">
-[...14 lines deleted...]
-      <c r="H62" s="17" t="s">
+      <c r="I62" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="J62" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="K62" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="I62" s="17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L62" s="53" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="M62" s="18"/>
       <c r="N62" s="18"/>
       <c r="O62" s="18"/>
       <c r="P62" s="18"/>
       <c r="Q62" s="19"/>
       <c r="R62" s="19"/>
       <c r="S62" s="19"/>
       <c r="T62" s="19"/>
       <c r="U62" s="19"/>
       <c r="V62" s="19"/>
       <c r="W62" s="19"/>
     </row>
     <row r="63" spans="1:23" s="20" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="31" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="16" t="s">
         <v>156</v>
       </c>
-      <c r="B63" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="17" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D63" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E63" s="21" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F63" s="17" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="G63" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H63" s="32" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="I63" s="17" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J63" s="21"/>
       <c r="K63" s="33" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="L63" s="53" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="M63" s="18"/>
       <c r="N63" s="18"/>
       <c r="O63" s="18"/>
       <c r="P63" s="18"/>
       <c r="Q63" s="19"/>
       <c r="R63" s="19"/>
       <c r="S63" s="19"/>
       <c r="T63" s="19"/>
       <c r="U63" s="19"/>
       <c r="V63" s="19"/>
       <c r="W63" s="19"/>
     </row>
     <row r="64" spans="1:23" s="20" customFormat="1" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="16" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C64" s="29" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="29" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="E64" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F64" s="29" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="G64" s="29" t="s">
         <v>35</v>
       </c>
       <c r="H64" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="I64" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="J64" s="40" t="s">
+        <v>261</v>
+      </c>
+      <c r="K64" s="54" t="s">
+        <v>373</v>
+      </c>
+      <c r="L64" s="51" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>322</v>
       </c>
       <c r="M64" s="18"/>
       <c r="N64" s="18"/>
       <c r="O64" s="18"/>
       <c r="P64" s="18"/>
       <c r="Q64" s="19"/>
       <c r="R64" s="19"/>
       <c r="S64" s="19"/>
       <c r="T64" s="19"/>
       <c r="U64" s="19"/>
       <c r="V64" s="19"/>
       <c r="W64" s="19"/>
     </row>
     <row r="65" spans="1:23" s="20" customFormat="1" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="31" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C65" s="17" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="D65" s="17" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="E65" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F65" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G65" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H65" s="17" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="I65" s="17" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="J65" s="21"/>
       <c r="K65" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="L65" s="43" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="18"/>
       <c r="N65" s="18"/>
       <c r="O65" s="18"/>
       <c r="P65" s="18"/>
       <c r="Q65" s="19"/>
       <c r="R65" s="19"/>
       <c r="S65" s="19"/>
       <c r="T65" s="19"/>
       <c r="U65" s="19"/>
       <c r="V65" s="19"/>
       <c r="W65" s="19"/>
     </row>
     <row r="66" spans="1:23" s="20" customFormat="1" ht="129" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="31" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B66" s="16" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D66" s="32" t="s">
         <v>35</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F66" s="32" t="s">
         <v>35</v>
       </c>
       <c r="G66" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H66" s="32" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="I66" s="17" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J66" s="17" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="K66" s="33" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>162</v>
+      </c>
+      <c r="L66" s="59" t="s">
+        <v>548</v>
       </c>
       <c r="M66" s="18"/>
       <c r="N66" s="18"/>
       <c r="O66" s="18"/>
       <c r="P66" s="18"/>
       <c r="Q66" s="19"/>
       <c r="R66" s="19"/>
       <c r="S66" s="19"/>
       <c r="T66" s="19"/>
       <c r="U66" s="19"/>
       <c r="V66" s="19"/>
       <c r="W66" s="19"/>
     </row>
     <row r="67" spans="1:23" s="20" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="16" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H67" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I67" s="17" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="J67" s="21" t="s">
-        <v>323</v>
-[...4 lines deleted...]
-      <c r="L67" s="57"/>
+        <v>322</v>
+      </c>
+      <c r="K67" s="59" t="s">
+        <v>272</v>
+      </c>
+      <c r="L67" s="59"/>
       <c r="M67" s="18"/>
       <c r="N67" s="18"/>
       <c r="O67" s="18"/>
       <c r="P67" s="18"/>
       <c r="Q67" s="19"/>
       <c r="R67" s="19"/>
       <c r="S67" s="19"/>
       <c r="T67" s="19"/>
       <c r="U67" s="19"/>
       <c r="V67" s="19"/>
       <c r="W67" s="19"/>
     </row>
     <row r="68" spans="1:23" s="20" customFormat="1" ht="231.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="31" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B68" s="16" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C68" s="17" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D68" s="17" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F68" s="21" t="s">
         <v>35</v>
       </c>
       <c r="G68" s="21" t="s">
         <v>35</v>
       </c>
       <c r="H68" s="17" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="I68" s="17" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="J68" s="33"/>
       <c r="K68" s="33" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="L68" s="33" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="M68" s="18"/>
       <c r="N68" s="18"/>
       <c r="O68" s="18"/>
       <c r="P68" s="18"/>
       <c r="Q68" s="19"/>
       <c r="R68" s="19"/>
       <c r="S68" s="19"/>
       <c r="T68" s="19"/>
       <c r="U68" s="19"/>
       <c r="V68" s="19"/>
       <c r="W68" s="19"/>
     </row>
     <row r="69" spans="1:23" s="20" customFormat="1" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="61">
+      <c r="A69" s="57">
         <v>321</v>
       </c>
       <c r="B69" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D69" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E69" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F69" s="21" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="G69" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H69" s="32" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="I69" s="32" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J69" s="33"/>
       <c r="K69" s="33" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L69" s="52" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="M69" s="18"/>
       <c r="N69" s="18"/>
       <c r="O69" s="18"/>
       <c r="P69" s="18"/>
       <c r="Q69" s="19"/>
       <c r="R69" s="19"/>
       <c r="S69" s="19"/>
       <c r="T69" s="19"/>
       <c r="U69" s="19"/>
       <c r="V69" s="19"/>
       <c r="W69" s="19"/>
     </row>
     <row r="70" spans="1:23" s="20" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="B70" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I70" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J70" s="17" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="K70" s="33"/>
-      <c r="L70" s="57"/>
+      <c r="L70" s="59"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="19"/>
       <c r="R70" s="19"/>
       <c r="S70" s="19"/>
       <c r="T70" s="19"/>
       <c r="U70" s="19"/>
       <c r="V70" s="19"/>
       <c r="W70" s="19"/>
     </row>
     <row r="71" spans="1:23" s="20" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="B71" s="16" t="s">
+      <c r="C71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="H71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="I71" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="J71" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="K71" s="59" t="s">
         <v>171</v>
       </c>
-      <c r="C71" s="17" t="s">
-[...27 lines deleted...]
-        <v>552</v>
+      <c r="L71" s="59" t="s">
+        <v>550</v>
       </c>
       <c r="M71" s="18"/>
       <c r="N71" s="18"/>
       <c r="O71" s="18"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="19"/>
       <c r="R71" s="19"/>
       <c r="S71" s="19"/>
       <c r="T71" s="19"/>
       <c r="U71" s="19"/>
       <c r="V71" s="19"/>
       <c r="W71" s="19"/>
     </row>
     <row r="72" spans="1:23" s="20" customFormat="1" ht="228.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="31" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B72" s="16" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C72" s="17" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D72" s="17" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E72" s="17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>35</v>
       </c>
       <c r="G72" s="32" t="s">
         <v>35</v>
       </c>
       <c r="H72" s="32" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="I72" s="32" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J72" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="K72" s="59" t="s">
         <v>174</v>
       </c>
-      <c r="K72" s="57" t="s">
-[...3 lines deleted...]
-        <v>553</v>
+      <c r="L72" s="59" t="s">
+        <v>551</v>
       </c>
       <c r="M72" s="18"/>
       <c r="N72" s="18"/>
       <c r="O72" s="18"/>
       <c r="P72" s="18"/>
       <c r="Q72" s="19"/>
       <c r="R72" s="19"/>
       <c r="S72" s="19"/>
       <c r="T72" s="19"/>
       <c r="U72" s="19"/>
       <c r="V72" s="19"/>
       <c r="W72" s="19"/>
     </row>
     <row r="73" spans="1:23" s="20" customFormat="1" ht="300" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>175</v>
+      </c>
+      <c r="B73" s="57" t="s">
+        <v>241</v>
       </c>
       <c r="C73" s="29" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D73" s="29" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E73" s="40" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F73" s="40" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G73" s="40" t="s">
         <v>35</v>
       </c>
       <c r="H73" s="29" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>470</v>
+      </c>
+      <c r="I73" s="89" t="s">
+        <v>122</v>
       </c>
       <c r="J73" s="30"/>
-      <c r="K73" s="47" t="s">
-[...3 lines deleted...]
-        <v>591</v>
+      <c r="K73" s="87" t="s">
+        <v>605</v>
+      </c>
+      <c r="L73" s="87" t="s">
+        <v>606</v>
       </c>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="P73" s="18"/>
       <c r="Q73" s="19"/>
       <c r="R73" s="19"/>
       <c r="S73" s="19"/>
       <c r="T73" s="19"/>
       <c r="U73" s="19"/>
       <c r="V73" s="19"/>
       <c r="W73" s="19"/>
     </row>
-    <row r="74" spans="1:23" s="20" customFormat="1" ht="383.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:23" s="20" customFormat="1" ht="405.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="31" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B74" s="16" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C74" s="29" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D74" s="29" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E74" s="29" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="F74" s="29" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G74" s="29" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>370</v>
+      </c>
+      <c r="H74" s="89" t="s">
+        <v>603</v>
       </c>
       <c r="I74" s="29" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="J74" s="48"/>
       <c r="K74" s="47" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="L74" s="52" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="M74" s="18"/>
       <c r="N74" s="18"/>
       <c r="O74" s="18"/>
       <c r="P74" s="18"/>
       <c r="Q74" s="19"/>
       <c r="R74" s="19"/>
       <c r="S74" s="19"/>
       <c r="T74" s="19"/>
       <c r="U74" s="19"/>
       <c r="V74" s="19"/>
       <c r="W74" s="19"/>
     </row>
     <row r="75" spans="1:23" s="20" customFormat="1" ht="265.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="31" t="s">
+        <v>359</v>
+      </c>
+      <c r="B75" s="16" t="s">
         <v>360</v>
       </c>
-      <c r="B75" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="29" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D75" s="29" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E75" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F75" s="29" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="G75" s="29" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H75" s="29" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="I75" s="29" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J75" s="48"/>
       <c r="K75" s="47" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="L75" s="52" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="M75" s="18"/>
       <c r="N75" s="18"/>
       <c r="O75" s="18"/>
       <c r="P75" s="18"/>
       <c r="Q75" s="19"/>
       <c r="R75" s="19"/>
       <c r="S75" s="19"/>
       <c r="T75" s="19"/>
       <c r="U75" s="19"/>
       <c r="V75" s="19"/>
       <c r="W75" s="19"/>
     </row>
     <row r="76" spans="1:23" s="20" customFormat="1" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="31" t="s">
+        <v>176</v>
+      </c>
+      <c r="B76" s="16" t="s">
         <v>177</v>
       </c>
-      <c r="B76" s="16" t="s">
+      <c r="C76" s="17" t="s">
+        <v>472</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>473</v>
+      </c>
+      <c r="E76" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F76" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="G76" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="H76" s="17" t="s">
         <v>178</v>
       </c>
-      <c r="C76" s="17" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I76" s="17" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J76" s="17"/>
-      <c r="K76" s="57" t="s">
-[...3 lines deleted...]
-        <v>554</v>
+      <c r="K76" s="59" t="s">
+        <v>374</v>
+      </c>
+      <c r="L76" s="59" t="s">
+        <v>552</v>
       </c>
       <c r="M76" s="18"/>
       <c r="N76" s="18"/>
       <c r="O76" s="18"/>
       <c r="P76" s="18"/>
       <c r="Q76" s="19"/>
       <c r="R76" s="19"/>
       <c r="S76" s="19"/>
       <c r="T76" s="19"/>
       <c r="U76" s="19"/>
       <c r="V76" s="19"/>
       <c r="W76" s="19"/>
     </row>
     <row r="77" spans="1:23" s="20" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" s="16" t="s">
         <v>180</v>
       </c>
-      <c r="B77" s="16" t="s">
+      <c r="C77" s="17" t="s">
         <v>181</v>
       </c>
-      <c r="C77" s="17" t="s">
+      <c r="D77" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E77" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F77" s="17" t="s">
         <v>182</v>
       </c>
-      <c r="D77" s="17" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="17" t="s">
+      <c r="G77" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="H77" s="17" t="s">
         <v>183</v>
       </c>
-      <c r="G77" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="17" t="s">
+      <c r="I77" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="J77" s="17" t="s">
         <v>184</v>
       </c>
-      <c r="I77" s="17" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="17" t="s">
+      <c r="K77" s="59" t="s">
         <v>185</v>
       </c>
-      <c r="K77" s="57" t="s">
-[...3 lines deleted...]
-        <v>555</v>
+      <c r="L77" s="59" t="s">
+        <v>553</v>
       </c>
       <c r="M77" s="18"/>
       <c r="N77" s="18"/>
       <c r="O77" s="18"/>
       <c r="P77" s="18"/>
       <c r="Q77" s="19"/>
       <c r="R77" s="19"/>
       <c r="S77" s="19"/>
       <c r="T77" s="19"/>
       <c r="U77" s="19"/>
       <c r="V77" s="19"/>
       <c r="W77" s="19"/>
     </row>
     <row r="78" spans="1:23" s="20" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="16" t="s">
         <v>187</v>
       </c>
-      <c r="B78" s="16" t="s">
+      <c r="C78" s="17" t="s">
         <v>188</v>
       </c>
-      <c r="C78" s="17" t="s">
+      <c r="D78" s="17" t="s">
         <v>189</v>
       </c>
-      <c r="D78" s="17" t="s">
+      <c r="E78" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F78" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G78" s="17" t="s">
         <v>190</v>
       </c>
-      <c r="E78" s="17" t="s">
-[...5 lines deleted...]
-      <c r="G78" s="17" t="s">
+      <c r="H78" s="17" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="I78" s="39" t="s">
         <v>35</v>
       </c>
       <c r="J78" s="17"/>
-      <c r="K78" s="57" t="s">
-[...3 lines deleted...]
-        <v>556</v>
+      <c r="K78" s="59" t="s">
+        <v>203</v>
+      </c>
+      <c r="L78" s="59" t="s">
+        <v>554</v>
       </c>
       <c r="M78" s="18"/>
       <c r="N78" s="18"/>
       <c r="O78" s="18"/>
       <c r="P78" s="18"/>
       <c r="Q78" s="19"/>
       <c r="R78" s="19"/>
       <c r="S78" s="19"/>
       <c r="T78" s="19"/>
       <c r="U78" s="19"/>
       <c r="V78" s="19"/>
       <c r="W78" s="19"/>
     </row>
     <row r="79" spans="1:23" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="71" t="s">
-[...6 lines deleted...]
-      <c r="F79" s="72"/>
+      <c r="A79" s="69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B79" s="70"/>
+      <c r="C79" s="70"/>
+      <c r="D79" s="70"/>
+      <c r="E79" s="70"/>
+      <c r="F79" s="70"/>
       <c r="G79" s="24"/>
       <c r="H79" s="24"/>
       <c r="I79" s="34"/>
       <c r="J79" s="24"/>
       <c r="K79" s="24"/>
       <c r="L79" s="25"/>
       <c r="M79" s="15"/>
       <c r="N79" s="15"/>
       <c r="O79" s="15"/>
       <c r="P79" s="15"/>
       <c r="Q79" s="15"/>
     </row>
     <row r="80" spans="1:23" s="7" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="72" t="s">
-[...6 lines deleted...]
-      <c r="F80" s="62"/>
+      <c r="A80" s="70" t="s">
+        <v>242</v>
+      </c>
+      <c r="B80" s="70"/>
+      <c r="C80" s="70"/>
+      <c r="D80" s="70"/>
+      <c r="E80" s="70"/>
+      <c r="F80" s="58"/>
       <c r="G80" s="24"/>
       <c r="H80" s="24"/>
       <c r="I80" s="34"/>
       <c r="J80" s="24"/>
       <c r="K80" s="24"/>
       <c r="L80" s="25"/>
       <c r="M80" s="15"/>
       <c r="N80" s="15"/>
       <c r="O80" s="15"/>
       <c r="P80" s="15"/>
       <c r="Q80" s="15"/>
     </row>
     <row r="81" spans="1:17" s="7" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="62" t="s">
-[...6 lines deleted...]
-      <c r="F81" s="62"/>
+      <c r="A81" s="58" t="s">
+        <v>286</v>
+      </c>
+      <c r="B81" s="58"/>
+      <c r="C81" s="58"/>
+      <c r="D81" s="58"/>
+      <c r="E81" s="58"/>
+      <c r="F81" s="58"/>
       <c r="G81" s="24"/>
       <c r="H81" s="24"/>
       <c r="I81" s="34"/>
       <c r="J81" s="24"/>
       <c r="K81" s="24"/>
       <c r="L81" s="25"/>
       <c r="M81" s="15"/>
       <c r="N81" s="15"/>
       <c r="O81" s="15"/>
       <c r="P81" s="15"/>
       <c r="Q81" s="15"/>
     </row>
     <row r="82" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="72" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="72"/>
+      <c r="A82" s="70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B82" s="70"/>
+      <c r="C82" s="70"/>
+      <c r="D82" s="70"/>
+      <c r="E82" s="70"/>
       <c r="F82" s="24"/>
       <c r="G82" s="24"/>
       <c r="H82" s="24"/>
       <c r="J82" s="24"/>
       <c r="K82" s="24"/>
       <c r="L82" s="25"/>
       <c r="M82" s="15"/>
       <c r="N82" s="15"/>
       <c r="O82" s="15"/>
       <c r="P82" s="15"/>
       <c r="Q82" s="15"/>
     </row>
     <row r="83" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A83" s="2"/>
       <c r="B83" s="9"/>
       <c r="C83" s="9"/>
       <c r="D83" s="9"/>
       <c r="E83" s="9"/>
       <c r="F83" s="9"/>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c r="J83" s="9"/>
       <c r="K83" s="9"/>
       <c r="L83" s="10"/>
     </row>
     <row r="84" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A84" s="2"/>
-      <c r="B84" s="64" t="s">
-[...11 lines deleted...]
-      <c r="L84" s="64"/>
+      <c r="B84" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="C84" s="62"/>
+      <c r="D84" s="62"/>
+      <c r="E84" s="62"/>
+      <c r="F84" s="62"/>
+      <c r="G84" s="62"/>
+      <c r="H84" s="62"/>
+      <c r="I84" s="63"/>
+      <c r="J84" s="62"/>
+      <c r="K84" s="62"/>
+      <c r="L84" s="62"/>
     </row>
     <row r="85" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A85" s="2"/>
       <c r="B85" s="9"/>
       <c r="C85" s="9"/>
       <c r="D85" s="9"/>
       <c r="E85" s="9"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
       <c r="H85" s="9"/>
       <c r="J85" s="9"/>
       <c r="K85" s="9"/>
       <c r="L85" s="10"/>
     </row>
     <row r="86" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A86" s="2"/>
       <c r="B86" s="9"/>
       <c r="C86" s="9"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="9"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
@@ -7996,51 +7994,51 @@
     <hyperlink ref="L42" r:id="rId29" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
     <hyperlink ref="L9" r:id="rId30" display="華南銀行網址(https://www.hncb.com.tw)/個人金融/公告事項/存匯業務手續費說明(國外匯兌業務手續費說明)" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
     <hyperlink ref="L13" r:id="rId31" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
     <hyperlink ref="L37" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
     <hyperlink ref="L8" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
     <hyperlink ref="L49" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
     <hyperlink ref="L19" r:id="rId35" display="https://www.o-bank.com/corporate/info/info--report" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
     <hyperlink ref="L25" r:id="rId36" display="https://www.taipeistarbank.com.tw/Content/Uploads/Files/OBU外匯業務收費標準_2105191027515079.pdf" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
     <hyperlink ref="L38" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
     <hyperlink ref="L29" r:id="rId38" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
     <hyperlink ref="L18" r:id="rId39" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
     <hyperlink ref="L63" r:id="rId40" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
     <hyperlink ref="L64" r:id="rId41" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
     <hyperlink ref="L5" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
     <hyperlink ref="L45" r:id="rId43" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
     <hyperlink ref="L44" r:id="rId44" xr:uid="{94FCD8F9-33C7-4B6B-AED9-E95280A90141}"/>
     <hyperlink ref="L10" r:id="rId45" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="L68" r:id="rId46" xr:uid="{BB58D79B-53BF-43F7-9427-AB2C4FAA94AD}"/>
     <hyperlink ref="L48" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="L22" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
     <hyperlink ref="L30" r:id="rId49" xr:uid="{F2183BFB-5002-4AF5-A8B4-4DFBF86FB778}"/>
     <hyperlink ref="L7" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="L56" r:id="rId51" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
     <hyperlink ref="L74" r:id="rId52" xr:uid="{ED0F3750-3FE1-43E6-8DF1-C841498BF7B1}"/>
     <hyperlink ref="L39" r:id="rId53" xr:uid="{B70587D5-FF5E-44E4-8852-96832C1DC196}"/>
-    <hyperlink ref="L73" r:id="rId54" display="https://apac.cib.natixis.com/taiwan" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="L73" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
     <hyperlink ref="L28" r:id="rId55" xr:uid="{35C6F303-0D5F-464A-B1C6-25BF3B4FFB34}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="34" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId56"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>