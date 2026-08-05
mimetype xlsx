--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Desktop\共通性費用資訊\115\0331\各金融機構特定金錢信託業務共通性費用收取方式資訊彙整表\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Desktop\0630\各金融機構特定金錢信託業務共通性費用收取方式資訊彙整表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F9279AF-A6B1-4624-B388-40DC57FD4A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61C9B235-1EF8-4374-84EC-A45705EADCDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$81</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$81</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="314">
   <si>
     <t>銀行代號</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>銀行名稱</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>客戶服務專線</t>
   </si>
   <si>
     <t>華南商業銀行</t>
   </si>
   <si>
     <t>上海商業儲蓄銀行</t>
   </si>
   <si>
     <t>台北富邦商業銀行</t>
   </si>
   <si>
     <t>國泰世華商業銀行</t>
   </si>
@@ -91,64 +91,55 @@
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>臺灣新光商業銀行</t>
   </si>
   <si>
     <t>陽信商業銀行</t>
   </si>
   <si>
     <t>板信商業銀行</t>
   </si>
   <si>
     <t>三信商業銀行</t>
   </si>
   <si>
     <t>聯邦商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行</t>
   </si>
   <si>
-    <t>永豐商業銀行</t>
-[...1 lines deleted...]
-  <si>
     <t>玉山商業銀行</t>
   </si>
   <si>
-    <t>台新國際商業銀行</t>
-[...1 lines deleted...]
-  <si>
     <t>本國銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>810</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>信託帳戶餘額證明</t>
   </si>
   <si>
     <t>信託帳戶印鑑變更/掛失</t>
   </si>
   <si>
     <t>對帳單補發/列印</t>
   </si>
   <si>
     <t>調閱影印交易文件</t>
   </si>
   <si>
     <t>未提供本項服務</t>
   </si>
   <si>
     <t>未提供本項服務</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -244,54 +235,50 @@
   <si>
     <t>093</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>荷商安智銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>097</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>美商富國銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>日商三井住友銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>註一：本表係依各銀行提供資料彙整，如欲瞭解詳情或資料是否異動請上各銀行網站查看或直接洽詢各銀行。</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>註二：資料內關於金額部份，除特別註記者外，皆以新台幣(元)為單位。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>050</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>098</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>020</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>瑞興商業銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>0800-818-101</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -432,54 +419,50 @@
     <t>大陸商交通銀行
 臺北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)8101-1009</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>日商瑞穂銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>本行以委託人約定之存款帳戶印鑑為信託印鑑，存款印鑑變更/掛失收費標準，依本行存款（新台幣/外匯）業務規定辦理。</t>
   </si>
   <si>
     <t>每張200元</t>
   </si>
   <si>
     <t>1.每份50元。
 2.逾10張，每增一張加收10元。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>https://www.fubon.com/banking/document/public_info/TW/deposit_fee.pdf</t>
-[...2 lines deleted...]
-  <si>
     <t>每次收100元
 申請近半年以前者每次收200元
 (利用電話語音傳真免收)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)8751-6665 
 0800-007-889</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>以影印存摺作為餘額證明方式，故不收費。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>逾一年以上:100元/戶 
 一年以內:50元/戶</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">
 每一份50元
 第二份以上每份20元  </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
@@ -758,54 +741,50 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1.每張50元。                
 2.每增一張加收20元。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>380</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>中國銀行台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>028</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>美國紐約梅隆銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>8161-2888 #2890、#2891、#2881、#2883</t>
-[...2 lines deleted...]
-  <si>
     <t>004</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>臺灣銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">
 0800-025-168</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>公告於本行「基金大觀園」http://fund.bot.com.tw/w/index.htm--&gt;收費總覽</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>每份收取新臺幣30元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>信託帳戶印鑑掛失暨更換: 每一帳戶收取新臺幣100元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -823,54 +802,50 @@
   <si>
     <t>新加坡星展銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>048</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王道銀行
 (原:臺灣工業銀行)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>依個別契約約定收費</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>029</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>新加坡商大華銀行
 台北分行</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>https://apac.cib.natixis.com/taiwan</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>030</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>美商道富銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>013</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>本行以委託人之存款印鑑為信託印鑑，存款印鑑變更/掛失
 每戶新臺幣100元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>0800-818-001</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -941,55 +916,50 @@
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
       </rPr>
       <t/>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>個人戶：(02)6616-6000
 公司戶：請與您的客戶關係經理聯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>092</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>052</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
-    <t>20元/份
-[...3 lines deleted...]
-  <si>
     <t>100元/次
 (比照本行「金融服務收費標準」印鑑遺失變更-一般客戶)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>3個月以內(含)：100元/份
 3個月以上：200元/份+調箱費800元
 (比照本行「金融服務收費標準」調閱傳票或繳納單據影本-一般客戶)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)4058-0088</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>新台幣 500 元或等值金額</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>自交易日(不含)起計算，一個月(含)免收，超逾一個月至一年(含)者，每張收取新臺幣100元，超逾一年者，每張收取新臺幣200元。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>080-080-1010
 (02)8752-1111</t>
@@ -1166,124 +1136,112 @@
   <si>
     <t>039</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>澳商澳盛銀行
 台北分行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)2721-6330</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(07)238-3530
 (營業時間內)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.bok.com.tw/e-banking-cost</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://global.1qbank.com/lounge/taipei/et/fee/index.html</t>
     <phoneticPr fontId="1" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>無</t>
   </si>
   <si>
     <t>https://tcbbank.moneydj.com/</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">(一)影印交易傳票
 1.最近一年內：每張100元
 2.超過一年者：每張200元
 ※已入倉庫(儲)之資料每次調閱需加收500元
 (二)申請交易明細資料
 1.最近1年內：查詢頁數≦12頁者，每份100元，頁數＞12頁者，每增加1頁加收5元。
 2.超過1年者：查詢頁數≦12頁者，每份200元，頁數＞12頁者，每增加1頁加收5元。
 ※每一帳號視為1份。                     </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>第一商業銀行</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null</t>
-[...2 lines deleted...]
-  <si>
     <t>1.一年以內：50 元／戶，頁數超過 10 頁者，每增加 1 頁加收 5 元 。
 2.逾一年以上：100 元／戶，頁數超過 10 頁者，每增加 1 頁加收 5 元 。</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>第一銀行官方網站→個人金融→各類服務→公告資訊→公告資訊→收費標準→信託業務各項服務費用收費標準
 https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>"6個月以內(含)：100元/份
 6個月以上：200元/份
 (比照本行「金融服務收費標準」非
 當月月結單補發-一般客戶)"</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Email 電子檔每份 50 元
 紙本每份 100 元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>紙本每份 200 元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Email 補寄交易確認書電子檔：
 自交易確認書寄發日起六個月(含)內不收費
 超過六個月每份 50 元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.linebank.com.tw/resources/products</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-(該業務已於98年8月移轉至花旗(台灣)銀行)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.sc.com/tw/regulatory-announcement/taipei-branch/</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>土銀入口網站→資訊揭露→手續費說明→臺灣土地銀行特定金錢信託業務相關費用收費標準表
 https://www.landbank.com.tw/Category/Items/%E8%87%BA%E7%81%A3%E5%9C%9F%E5%9C%B0%E9%8A%80%E8%A1%8C%E7%89%B9%E5%AE%9A%E9%87%91%E9%8C%A2%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E7%9B%B8%E9%97%9C%E8%B2%BB%E7%94%A8%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E8%A1%A8</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>https://www.o-bank.com/</t>
@@ -1362,114 +1320,155 @@
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>特定金錢信託業務</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>共通性費用收取方式資訊彙整表</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(02)2272-6866 
 0800-024-580</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>服務專線02-2655-3355(付費電話)/0800-023-123(限市話)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.合作金庫官方網站→關於合庫→公開掲露事項→其他掲露事項→收費標準
+https://www.tcb-bank.com.tw/-/media/files/about-tcb/disclosure/other/tcb-fee/fun_fee.pdf
+2.合作金庫官方網站→個人金融→基金/投資→基金→公開事項與資訊掲露→基金通路報酬資訊
+https://www.tcb-bank.com.tw/personal-banking/investment/fund/announcement/reward-info</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.scsb.com.tw/content/link/link10_05.html</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行無此業務</t>
+  </si>
+  <si>
+    <t>本行無此業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hsbc.com.tw/help/tariffs/</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.hncb.com.tw/wps/wcm/connect/4949a958-1023-488a-b691-d8a6e562e428/%E7%89%B9%E5%AE%9A%E9%87%91%E9%8C%A2%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E5%85%B1%E9%80%9A%E6%80%A7%E8%B2%BB%E7%94%A8%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96%E4%B8%80%E8%A6%BD%E8%A1%A8.pdf?MOD=AJPERES&amp;CONVERT_TO=url&amp;CACHEID=ROOTWORKSPACE-4949a958-1023-488a-b691-d8a6e562e428-pSbq57S</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>渣打國際商業銀行股份有限公司特定金錢信託資金投資國內外有價證券作業規則
-https://av.sc.com/tw/content/docs/tw-invest-mf-workrules-202510.pdf
+https://av.sc.com/tw/content/docs/tw-invest-mf-workrules-202605.pdf
 金融服務收費標準
 https://av.sc.com/tw/content/docs/tw-WM-feetable.pdf
 渣打國際商業銀行股份有限公司特定金錢信託資金投資各項商品收費說明 
 https://av.sc.com/tw/content/docs/tw-trust-feetable.pdf</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48</t>
-[...53 lines deleted...]
-    <t>資料報送至115年03月31日止</t>
+    <t>50元/份
+(比照本行「金融服務收費標準」餘額證明-一般客戶)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://static.nextbank.com.tw/static/ofw/nextBank/disclosure/20260519095246230949.pdf?_gl=1*1iv4lwf*_gcl_au*MTk4MTUzMzk5NS4xNzg0NTE1NzQw</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.fubon.com/banking/document/form/TW/deposit_fee.pdf</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>8161-2888#2890</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null
+特定金錢信託業務共通性費用收費標準(公告日/施行日：100年06月30日)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行未承作信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行尚未開辦特定金錢信託業務</t>
+  </si>
+  <si>
+    <t>本行尚未開辦特定金錢信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>滙豐(台灣)商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>永豐商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>台新國際商業銀行</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>本行未開辦信託業務</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>註二：資料內關於金額部份，除特別註記者外，皆以新臺幣(元)為單位。</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>資料報送至115年06月30日止</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="新細明體"/>
@@ -1564,51 +1563,51 @@
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1811,188 +1810,175 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -2055,280 +2041,313 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="超連結" xfId="3" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2596,3062 +2615,3069 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hwataibank.com.tw/wp-content/uploads/2022/09/%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E6%9C%8D%E5%8B%99%E9%A0%85%E7%9B%AE%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96-1110901.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcbbank.moneydj.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.1qbank.com/lounge/taipei/et/fee/index.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/link/link10_05.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/EntieWebMigrateFiles/public/images/&#26032;&#33274;&#24163;&#12289;&#32654;&#20803;&#40643;&#37329;&#23384;&#25722;&#21450;&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#25163;&#32396;&#36027;&#25910;&#36027;&#27161;&#28310;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tbb.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/help/tariffs/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/personal/investment/terms-condition" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apac.cib.natixis.com/taiwan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/DocDownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/document/public_info/TW/deposit_fee.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=118&amp;mid=49&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextbank/disclosure/20251111135425743613.pdf?_gl=1*6yepfy*_gcl_au*MTQ1ODQzNjI4NC4xNzY4MjcxNjc3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clbankw.feib.com.tw/upload/www/WebSitePDF/declare/322StandardTW.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/ServicesCharge__2105191030179018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tcb-bank.com.tw/Pages/Default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/-/media/mega/files/bank/about/announcement/fee/fee-13.pdf?la=zh-tw&amp;hash=3CD42A9F6D928B325124FB6745E90E26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cotabank.com.tw/web/wp-content/uploads/files/public/public_pdf_29.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://customer.ktb.com.tw/new/faq/?class_slug=bba7fa48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bankcomm.com.tw/GEBS/index_TW.jsp&#65292;&#20844;&#21578;&#23560;&#21312;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bank.sinopac.com/MMA8/DocDownload/&#27704;&#35920;&#37504;&#34892;&#21508;&#38917;&#25910;&#36027;&#27161;&#28310;&#21450;&#20844;&#21578;&#20107;&#38917;.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bop.com.tw/Common/Page?tni=432&amp;refid=null&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#26989;&#21209;&#20849;&#36890;&#24615;&#36027;&#29992;&#25910;&#36027;&#27161;&#28310;(&#20844;&#21578;&#26085;/&#26045;&#34892;&#26085;&#65306;100&#24180;06&#26376;30&#26085;)" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taipeistarbank.com.tw/Content/Uploads/Files/ServicesCharge__2105191030179018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathaybk.com.tw/cathaybk/-/media/a43cf225462f4239a4002590d2bd8207.pdf?sc_lang=en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctbcbank.com/content/dam/twrbo/pdf/aboutctbc/applyform/Fee.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bok.com.tw/e-banking-cost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cotabank.com.tw/web/wp-content/uploads/files/public/public_pdf_29.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.o-bank.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fubon.com/banking/document/form/TW/deposit_fee.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static.nextbank.com.tw/static/ofw/nextBank/disclosure/20260519095246230949.pdf?_gl=1*1iv4lwf*_gcl_au*MTk4MTUzMzk5NS4xNzg0NTE1NzQw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hwataibank.com.tw/wp-content/uploads/2022/09/%E4%BF%A1%E8%A8%97%E6%A5%AD%E5%8B%99%E6%9C%8D%E5%8B%99%E9%A0%85%E7%9B%AE%E6%94%B6%E8%B2%BB%E6%A8%99%E6%BA%96-1110901.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tcbbank.moneydj.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ubs.com/tw/tc/wealth_management/your_goals-our_solutions/ubs-ag-taipei.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linebank.com.tw/resources/products" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scsb.com.tw/content/link/link10_05.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entiebank.com.tw/EntieWebMigrateFiles/public/images/&#26032;&#33274;&#24163;&#12289;&#32654;&#20803;&#40643;&#37329;&#23384;&#25722;&#21450;&#29305;&#23450;&#37329;&#37666;&#20449;&#35351;&#25163;&#32396;&#36027;&#25910;&#36027;&#27161;&#28310;.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tbb.com.tw/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbva.com.tw/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnpparibas.com.tw/app/uploads/sites/27/2026/01/202602-wm-fee-schedule.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbc.com.tw/help/tariffs/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esunbank.com/zh-tw/about/announcement/announcement?i=Ap8_5PcFfkWJYmpn7xXYdQ&amp;p=fY8tSwscLkqI3d1smTbuuw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kgibank.com.tw/zh-tw/personal/investment/terms-condition" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocbc.com/business-banking/large-corporates/international-presence-taiwan.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuantabank.com.tw/bank/charges/list.do?product_type=6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hsbc.com.tw/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agribank.com.tw/Message/MessageView?itemid=118&amp;mid=49&amp;page=1&amp;groupid=0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hkbea.com.tw/pdf/tc/STC_Chineseversion.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taishinbank.com.tw/TSB/personal/investment/fund/fund/TSBankGridPage-000285/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mizuhogroup.com/asia-pacific/taiwan/cn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dbs.com.tw/iwov-resources/pdf/LegalDisclaimersandAnnouncements/01_personal_finance/02_deposits/service_fee.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clbankw.feib.com.tw/upload/www/WebSitePDF/declare/322StandardTW.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.1qbank.com/lounge/taipei/et/fee/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sc.com/tw/regulatory-announcement/taipei-branch/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunnybank.com.tw/net/Page/Tmenu/381" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tcb-bank.com.tw/Pages/Default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.megabank.com.tw/-/media/mega/files/bank/about/announcement/fee/fee-13.pdf?la=zh-tw&amp;hash=3CD42A9F6D928B325124FB6745E90E26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T84"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A42" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="I44" sqref="I44"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="K72" sqref="K72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="148.15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7" style="58" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9" style="41"/>
+    <col min="1" max="1" width="7" style="55" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28" style="61" customWidth="1"/>
+    <col min="3" max="6" width="39.875" style="60" customWidth="1"/>
+    <col min="7" max="7" width="31.375" style="58" customWidth="1"/>
+    <col min="8" max="8" width="33" style="58" customWidth="1"/>
+    <col min="9" max="9" width="57" style="59" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="103" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="103"/>
+      <c r="A1" s="116" t="s">
+        <v>287</v>
+      </c>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
     </row>
     <row r="2" spans="1:20" ht="26.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="106" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="107"/>
+      <c r="A2" s="119" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="120"/>
+      <c r="I2" s="120"/>
     </row>
     <row r="3" spans="1:20" s="10" customFormat="1" ht="69.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="76" t="s">
+      <c r="B3" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="43" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="74" t="s">
+      <c r="G3" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="74" t="s">
+      <c r="H3" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="74" t="s">
-        <v>39</v>
+      <c r="I3" s="68" t="s">
+        <v>36</v>
       </c>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
     </row>
     <row r="4" spans="1:20" s="10" customFormat="1" ht="50.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="109" t="s">
-[...9 lines deleted...]
-      <c r="I4" s="99"/>
+      <c r="A4" s="122" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="123"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="84"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
     </row>
     <row r="5" spans="1:20" s="10" customFormat="1" ht="82.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="40" t="s">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="A5" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>171</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="G5" s="97"/>
+        <v>35</v>
+      </c>
+      <c r="G5" s="82"/>
       <c r="H5" s="5" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="J5" s="7"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
     </row>
     <row r="6" spans="1:20" s="10" customFormat="1" ht="398.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="13" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>149</v>
+      </c>
+      <c r="I6" s="86" t="s">
+        <v>276</v>
       </c>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
     </row>
     <row r="7" spans="1:20" s="17" customFormat="1" ht="292.89999999999998" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>152</v>
+      </c>
+      <c r="I7" s="87" t="s">
+        <v>292</v>
       </c>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
     </row>
     <row r="8" spans="1:20" s="10" customFormat="1" ht="292.14999999999998" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="78" t="s">
-[...24 lines deleted...]
-        <v>275</v>
+      <c r="A8" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>154</v>
+      </c>
+      <c r="D8" s="73" t="s">
+        <v>280</v>
+      </c>
+      <c r="E8" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G8" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>156</v>
+      </c>
+      <c r="I8" s="79" t="s">
+        <v>265</v>
       </c>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
     </row>
     <row r="9" spans="1:20" s="10" customFormat="1" ht="175.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="40" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="83" t="s">
+      <c r="A9" s="39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9" s="76" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...15 lines deleted...]
-        <v>313</v>
+      <c r="H9" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="I9" s="63" t="s">
+        <v>298</v>
       </c>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
     </row>
     <row r="10" spans="1:20" s="10" customFormat="1" ht="158.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D10" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E10" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F10" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="20" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
     </row>
     <row r="11" spans="1:20" s="10" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="3" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>86</v>
+      </c>
+      <c r="I11" s="85" t="s">
+        <v>294</v>
       </c>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
     </row>
-    <row r="12" spans="1:20" s="10" customFormat="1" ht="121.15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B12" s="2" t="s">
+    <row r="12" spans="1:20" s="99" customFormat="1" ht="121.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="C12" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="F12" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...19 lines deleted...]
-      <c r="T12" s="9"/>
+      <c r="G12" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="I12" s="85" t="s">
+        <v>302</v>
+      </c>
+      <c r="J12" s="97"/>
+      <c r="K12" s="97"/>
+      <c r="L12" s="97"/>
+      <c r="M12" s="97"/>
+      <c r="N12" s="98"/>
+      <c r="O12" s="98"/>
+      <c r="P12" s="98"/>
+      <c r="Q12" s="98"/>
+      <c r="R12" s="98"/>
+      <c r="S12" s="98"/>
+      <c r="T12" s="98"/>
     </row>
     <row r="13" spans="1:20" s="10" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="5" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
       <c r="T13" s="9"/>
     </row>
     <row r="14" spans="1:20" s="10" customFormat="1" ht="106.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>281</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>282</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G14" s="21"/>
       <c r="H14" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I14" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
     </row>
     <row r="15" spans="1:20" s="10" customFormat="1" ht="214.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>49</v>
+      </c>
+      <c r="B15" s="62" t="s">
+        <v>68</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="3" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
     </row>
     <row r="16" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="79" t="s">
+      <c r="A16" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="80" t="s">
-[...16 lines deleted...]
-        <v>224</v>
+      <c r="C16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="78"/>
+      <c r="H16" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="I16" s="79" t="s">
+        <v>216</v>
       </c>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
     </row>
     <row r="17" spans="1:20" s="10" customFormat="1" ht="119.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="40" t="s">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="A17" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" s="76" t="s">
+        <v>142</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>27</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>144</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="J17" s="7"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
     </row>
     <row r="18" spans="1:20" s="33" customFormat="1" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="46" t="s">
-        <v>150</v>
+      <c r="A18" s="45" t="s">
+        <v>145</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F18" s="13" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>38</v>
+      </c>
+      <c r="G18" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="66" t="s">
+        <v>26</v>
       </c>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="32"/>
       <c r="O18" s="32"/>
       <c r="P18" s="32"/>
       <c r="Q18" s="32"/>
       <c r="R18" s="32"/>
       <c r="S18" s="32"/>
       <c r="T18" s="32"/>
     </row>
     <row r="19" spans="1:20" s="10" customFormat="1" ht="77.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="14" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="I19" s="34" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="J19" s="33"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="9"/>
       <c r="O19" s="9"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
       <c r="T19" s="9"/>
     </row>
     <row r="20" spans="1:20" s="10" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="24" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="I20" s="34" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
     </row>
-    <row r="21" spans="1:20" s="10" customFormat="1" ht="245.45" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="I21" s="67" t="s">
+    <row r="21" spans="1:20" s="99" customFormat="1" ht="245.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>207</v>
+      </c>
+      <c r="C21" s="65" t="s">
         <v>300</v>
       </c>
-      <c r="J21" s="8"/>
-[...9 lines deleted...]
-      <c r="T21" s="9"/>
+      <c r="D21" s="65" t="s">
+        <v>208</v>
+      </c>
+      <c r="E21" s="65" t="s">
+        <v>266</v>
+      </c>
+      <c r="F21" s="65" t="s">
+        <v>209</v>
+      </c>
+      <c r="G21" s="100"/>
+      <c r="H21" s="65" t="s">
+        <v>210</v>
+      </c>
+      <c r="I21" s="63" t="s">
+        <v>299</v>
+      </c>
+      <c r="J21" s="97"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+      <c r="M21" s="97"/>
+      <c r="N21" s="98"/>
+      <c r="O21" s="98"/>
+      <c r="P21" s="98"/>
+      <c r="Q21" s="98"/>
+      <c r="R21" s="98"/>
+      <c r="S21" s="98"/>
+      <c r="T21" s="98"/>
     </row>
     <row r="22" spans="1:20" s="10" customFormat="1" ht="104.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G22" s="18"/>
       <c r="H22" s="5" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="I22" s="19" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
     </row>
     <row r="23" spans="1:20" s="10" customFormat="1" ht="104.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G23" s="18"/>
       <c r="H23" s="3" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>164</v>
+      </c>
+      <c r="I23" s="63" t="s">
+        <v>289</v>
       </c>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="9"/>
       <c r="O23" s="9"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
       <c r="R23" s="9"/>
       <c r="S23" s="9"/>
       <c r="T23" s="9"/>
     </row>
     <row r="24" spans="1:20" s="10" customFormat="1" ht="261.60000000000002" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="78" t="s">
-[...22 lines deleted...]
-        <v>312</v>
+      <c r="A24" s="71" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="72" t="s">
+        <v>308</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>110</v>
+      </c>
+      <c r="F24" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" s="78"/>
+      <c r="H24" s="73" t="s">
+        <v>204</v>
+      </c>
+      <c r="I24" s="80" t="s">
+        <v>297</v>
       </c>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="9"/>
       <c r="O24" s="9"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
     </row>
     <row r="25" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="40">
+      <c r="A25" s="39">
         <v>101</v>
       </c>
-      <c r="B25" s="83" t="s">
-        <v>65</v>
+      <c r="B25" s="76" t="s">
+        <v>61</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="G25" s="47"/>
+        <v>95</v>
+      </c>
+      <c r="G25" s="46"/>
       <c r="H25" s="5" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="I25" s="6" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="9"/>
       <c r="O25" s="9"/>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
       <c r="S25" s="9"/>
       <c r="T25" s="9"/>
     </row>
     <row r="26" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>102</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="G26" s="18"/>
       <c r="H26" s="3" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="I26" s="6" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
     </row>
     <row r="27" spans="1:20" s="10" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>103</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G27" s="48"/>
+        <v>34</v>
+      </c>
+      <c r="G27" s="47"/>
       <c r="H27" s="3" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="I27" s="26" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
     </row>
     <row r="28" spans="1:20" s="10" customFormat="1" ht="154.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>108</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G28" s="18"/>
       <c r="H28" s="3" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="I28" s="34" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="9"/>
       <c r="O28" s="9"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
       <c r="S28" s="9"/>
       <c r="T28" s="9"/>
     </row>
-    <row r="29" spans="1:20" s="10" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="1">
+    <row r="29" spans="1:20" s="99" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96">
         <v>118</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...30 lines deleted...]
-      <c r="T29" s="9"/>
+      <c r="C29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="65" t="s">
+        <v>288</v>
+      </c>
+      <c r="I29" s="63" t="s">
+        <v>304</v>
+      </c>
+      <c r="J29" s="97"/>
+      <c r="K29" s="97"/>
+      <c r="L29" s="97"/>
+      <c r="M29" s="97"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
+      <c r="P29" s="98"/>
+      <c r="Q29" s="98"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
     </row>
     <row r="30" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>147</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E30" s="22" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F30" s="22" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G30" s="18"/>
       <c r="H30" s="3" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="I30" s="6" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
       <c r="S30" s="9"/>
       <c r="T30" s="9"/>
     </row>
     <row r="31" spans="1:20" s="28" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>700</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E31" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F31" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H31" s="22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I31" s="26" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J31" s="27"/>
     </row>
     <row r="32" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29">
         <v>803</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I32" s="26" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="32"/>
       <c r="R32" s="32"/>
       <c r="S32" s="32"/>
       <c r="T32" s="32"/>
     </row>
-    <row r="33" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="29">
+    <row r="33" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="88">
         <v>805</v>
       </c>
-      <c r="B33" s="30" t="s">
+      <c r="B33" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="C33" s="13" t="s">
-[...16 lines deleted...]
-        <v>289</v>
+      <c r="C33" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="89" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G33" s="90"/>
+      <c r="H33" s="89" t="s">
+        <v>229</v>
+      </c>
+      <c r="I33" s="36" t="s">
+        <v>278</v>
       </c>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="32"/>
       <c r="O33" s="32"/>
       <c r="P33" s="32"/>
       <c r="Q33" s="32"/>
       <c r="R33" s="32"/>
       <c r="S33" s="32"/>
       <c r="T33" s="32"/>
     </row>
-    <row r="34" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="78">
+    <row r="34" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="52">
         <v>806</v>
       </c>
-      <c r="B34" s="79" t="s">
+      <c r="B34" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="80" t="s">
-[...16 lines deleted...]
-        <v>286</v>
+      <c r="C34" s="91" t="s">
+        <v>174</v>
+      </c>
+      <c r="D34" s="91" t="s">
+        <v>175</v>
+      </c>
+      <c r="E34" s="91" t="s">
+        <v>176</v>
+      </c>
+      <c r="F34" s="91" t="s">
+        <v>212</v>
+      </c>
+      <c r="G34" s="92"/>
+      <c r="H34" s="91" t="s">
+        <v>177</v>
+      </c>
+      <c r="I34" s="93" t="s">
+        <v>275</v>
       </c>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
       <c r="S34" s="9"/>
       <c r="T34" s="9"/>
     </row>
     <row r="35" spans="1:20" s="10" customFormat="1" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="40">
+      <c r="A35" s="39">
         <v>807</v>
       </c>
-      <c r="B35" s="83" t="s">
-        <v>18</v>
+      <c r="B35" s="76" t="s">
+        <v>309</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G35" s="38"/>
+        <v>34</v>
+      </c>
+      <c r="G35" s="37"/>
       <c r="H35" s="5" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="I35" s="34" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="9"/>
       <c r="O35" s="9"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="9"/>
       <c r="T35" s="9"/>
     </row>
     <row r="36" spans="1:20" s="10" customFormat="1" ht="124.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>808</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G36" s="18"/>
       <c r="H36" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="I36" s="34" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="9"/>
       <c r="O36" s="9"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
     </row>
     <row r="37" spans="1:20" s="10" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>809</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G37" s="18"/>
       <c r="H37" s="3" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="I37" s="34" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="9"/>
       <c r="O37" s="9"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
       <c r="S37" s="9"/>
       <c r="T37" s="9"/>
     </row>
     <row r="38" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B38" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G38" s="18"/>
-      <c r="H38" s="39" t="s">
-        <v>222</v>
+      <c r="H38" s="38" t="s">
+        <v>214</v>
       </c>
       <c r="I38" s="34" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="9"/>
       <c r="O38" s="9"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="9"/>
       <c r="T38" s="9"/>
     </row>
     <row r="39" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="40">
+      <c r="A39" s="39">
         <v>812</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>20</v>
+        <v>310</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>42</v>
+      </c>
+      <c r="E39" s="37" t="s">
+        <v>234</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>243</v>
-[...6 lines deleted...]
-        <v>303</v>
+        <v>235</v>
+      </c>
+      <c r="G39" s="37"/>
+      <c r="H39" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="I39" s="63" t="s">
+        <v>291</v>
       </c>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="9"/>
       <c r="O39" s="9"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
       <c r="S39" s="9"/>
       <c r="T39" s="9"/>
     </row>
     <row r="40" spans="1:20" s="10" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>816</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G40" s="18"/>
       <c r="H40" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="9"/>
       <c r="O40" s="9"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
       <c r="S40" s="9"/>
       <c r="T40" s="9"/>
     </row>
-    <row r="41" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="1">
+    <row r="41" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="71">
         <v>822</v>
       </c>
-      <c r="B41" s="2" t="s">
-[...19 lines deleted...]
-        <v>206</v>
+      <c r="B41" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="73" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="78"/>
+      <c r="H41" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="I41" s="79" t="s">
+        <v>199</v>
       </c>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="9"/>
       <c r="O41" s="9"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="9"/>
     </row>
-    <row r="42" spans="1:20" s="33" customFormat="1" ht="238.15" customHeight="1" x14ac:dyDescent="0.25">
-[...61 lines deleted...]
-        <v>281</v>
+    <row r="42" spans="1:20" s="99" customFormat="1" ht="238.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="101" t="s">
+        <v>237</v>
+      </c>
+      <c r="B42" s="102" t="s">
+        <v>239</v>
+      </c>
+      <c r="C42" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="103" t="s">
+        <v>26</v>
+      </c>
+      <c r="G42" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="103" t="s">
+        <v>238</v>
+      </c>
+      <c r="I42" s="63" t="s">
+        <v>301</v>
+      </c>
+      <c r="J42" s="97"/>
+      <c r="K42" s="97"/>
+      <c r="L42" s="97"/>
+      <c r="M42" s="97"/>
+      <c r="N42" s="98"/>
+      <c r="O42" s="98"/>
+      <c r="P42" s="98"/>
+      <c r="Q42" s="98"/>
+      <c r="R42" s="98"/>
+      <c r="S42" s="98"/>
+      <c r="T42" s="98"/>
+    </row>
+    <row r="43" spans="1:20" s="10" customFormat="1" ht="91.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="48" t="s">
+        <v>225</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="G43" s="21"/>
+      <c r="H43" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="I43" s="94" t="s">
+        <v>271</v>
       </c>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
       <c r="S43" s="9"/>
       <c r="T43" s="9"/>
     </row>
-    <row r="44" spans="1:20" s="33" customFormat="1" ht="91.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-      <c r="T44" s="32"/>
+    <row r="44" spans="1:20" s="99" customFormat="1" ht="91.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="104" t="s">
+        <v>219</v>
+      </c>
+      <c r="B44" s="105" t="s">
+        <v>220</v>
+      </c>
+      <c r="C44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="D44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="E44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="F44" s="106" t="s">
+        <v>307</v>
+      </c>
+      <c r="G44" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="I44" s="107" t="s">
+        <v>306</v>
+      </c>
+      <c r="J44" s="97"/>
+      <c r="K44" s="97"/>
+      <c r="L44" s="97"/>
+      <c r="M44" s="97"/>
+      <c r="N44" s="98"/>
+      <c r="O44" s="98"/>
+      <c r="P44" s="98"/>
+      <c r="Q44" s="98"/>
+      <c r="R44" s="98"/>
+      <c r="S44" s="98"/>
+      <c r="T44" s="98"/>
     </row>
     <row r="45" spans="1:20" s="10" customFormat="1" ht="148.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="111" t="s">
-[...11 lines deleted...]
-      <c r="I45" s="53"/>
+      <c r="A45" s="124" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="125"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="49"/>
+      <c r="G45" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" s="49"/>
+      <c r="I45" s="51"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
     </row>
     <row r="46" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="54" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="A46" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>93</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>33</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>119</v>
       </c>
       <c r="I46" s="6" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="8"/>
       <c r="M46" s="8"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
     </row>
     <row r="47" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I47" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="9"/>
       <c r="O47" s="9"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="9"/>
       <c r="S47" s="9"/>
       <c r="T47" s="9"/>
     </row>
-    <row r="48" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="T48" s="9"/>
+    <row r="48" spans="1:20" s="99" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="96" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="67" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="D48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="E48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="F48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="G48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="H48" s="65" t="s">
+        <v>311</v>
+      </c>
+      <c r="I48" s="95" t="s">
+        <v>311</v>
+      </c>
+      <c r="J48" s="97"/>
+      <c r="K48" s="97"/>
+      <c r="L48" s="97"/>
+      <c r="M48" s="97"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
+      <c r="P48" s="98"/>
+      <c r="Q48" s="98"/>
+      <c r="R48" s="98"/>
+      <c r="S48" s="98"/>
+      <c r="T48" s="98"/>
     </row>
     <row r="49" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C49" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D49" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E49" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F49" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>26</v>
+      </c>
+      <c r="G49" s="64" t="s">
+        <v>27</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I49" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="9"/>
       <c r="O49" s="9"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
       <c r="S49" s="9"/>
       <c r="T49" s="9"/>
     </row>
     <row r="50" spans="1:20" s="10" customFormat="1" ht="83.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C50" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D50" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E50" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F50" s="22" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I50" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="9"/>
       <c r="O50" s="9"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
       <c r="S50" s="9"/>
       <c r="T50" s="9"/>
     </row>
     <row r="51" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I51" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="9"/>
       <c r="O51" s="9"/>
       <c r="P51" s="9"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
       <c r="S51" s="9"/>
       <c r="T51" s="9"/>
     </row>
-    <row r="52" spans="1:20" s="33" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="T52" s="32"/>
+    <row r="52" spans="1:20" s="99" customFormat="1" ht="103.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="104" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="105" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="108" t="s">
+        <v>27</v>
+      </c>
+      <c r="J52" s="97"/>
+      <c r="K52" s="97"/>
+      <c r="L52" s="97"/>
+      <c r="M52" s="97"/>
+      <c r="N52" s="98"/>
+      <c r="O52" s="98"/>
+      <c r="P52" s="98"/>
+      <c r="Q52" s="98"/>
+      <c r="R52" s="98"/>
+      <c r="S52" s="98"/>
+      <c r="T52" s="98"/>
     </row>
     <row r="53" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="1" t="s">
-[...24 lines deleted...]
-        <v>30</v>
+      <c r="A53" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="81" t="s">
+        <v>27</v>
       </c>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="9"/>
       <c r="O53" s="9"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
       <c r="S53" s="9"/>
       <c r="T53" s="9"/>
     </row>
     <row r="54" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I54" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="9"/>
       <c r="O54" s="9"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
       <c r="S54" s="9"/>
       <c r="T54" s="9"/>
     </row>
-    <row r="55" spans="1:20" s="10" customFormat="1" ht="103.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...73 lines deleted...]
-      <c r="T56" s="9"/>
+    <row r="55" spans="1:20" s="33" customFormat="1" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" s="109" t="s">
+        <v>27</v>
+      </c>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="31"/>
+      <c r="N55" s="32"/>
+      <c r="O55" s="32"/>
+      <c r="P55" s="32"/>
+      <c r="Q55" s="32"/>
+      <c r="R55" s="32"/>
+      <c r="S55" s="32"/>
+      <c r="T55" s="32"/>
+    </row>
+    <row r="56" spans="1:20" s="99" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="110" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" s="111" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56" s="103" t="s">
+        <v>34</v>
+      </c>
+      <c r="G56" s="103"/>
+      <c r="H56" s="103" t="s">
+        <v>303</v>
+      </c>
+      <c r="I56" s="63" t="s">
+        <v>274</v>
+      </c>
+      <c r="J56" s="97"/>
+      <c r="K56" s="97"/>
+      <c r="L56" s="97"/>
+      <c r="M56" s="97"/>
+      <c r="N56" s="98"/>
+      <c r="O56" s="98"/>
+      <c r="P56" s="98"/>
+      <c r="Q56" s="98"/>
+      <c r="R56" s="98"/>
+      <c r="S56" s="98"/>
+      <c r="T56" s="98"/>
     </row>
     <row r="57" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I57" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
       <c r="R57" s="9"/>
       <c r="S57" s="9"/>
       <c r="T57" s="9"/>
     </row>
     <row r="58" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I58" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="9"/>
       <c r="Q58" s="9"/>
       <c r="R58" s="9"/>
       <c r="S58" s="9"/>
       <c r="T58" s="9"/>
     </row>
     <row r="59" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="G59" s="18"/>
       <c r="H59" s="5" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>203</v>
+      </c>
+      <c r="I59" s="63" t="s">
+        <v>293</v>
       </c>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
       <c r="R59" s="9"/>
       <c r="S59" s="9"/>
       <c r="T59" s="9"/>
     </row>
     <row r="60" spans="1:20" s="10" customFormat="1" ht="97.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I60" s="6" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="8"/>
       <c r="M60" s="8"/>
       <c r="N60" s="9"/>
       <c r="O60" s="9"/>
       <c r="P60" s="9"/>
       <c r="Q60" s="9"/>
       <c r="R60" s="9"/>
       <c r="S60" s="9"/>
       <c r="T60" s="9"/>
     </row>
     <row r="61" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="I61" s="6" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="9"/>
       <c r="O61" s="9"/>
       <c r="P61" s="9"/>
       <c r="Q61" s="9"/>
       <c r="R61" s="9"/>
       <c r="S61" s="9"/>
       <c r="T61" s="9"/>
     </row>
     <row r="62" spans="1:20" s="33" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="29" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B62" s="30" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>26</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="E62" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="F62" s="54" t="s">
+        <v>26</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I62" s="34" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J62" s="31"/>
       <c r="K62" s="31"/>
       <c r="L62" s="31"/>
       <c r="M62" s="31"/>
       <c r="N62" s="32"/>
       <c r="O62" s="32"/>
       <c r="P62" s="32"/>
       <c r="Q62" s="32"/>
       <c r="R62" s="32"/>
       <c r="S62" s="32"/>
       <c r="T62" s="32"/>
     </row>
-    <row r="63" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-        <v>93</v>
+    <row r="63" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="C63" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="E63" s="73" t="s">
+        <v>32</v>
+      </c>
+      <c r="F63" s="73" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="78"/>
+      <c r="H63" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="I63" s="79" t="s">
+        <v>89</v>
       </c>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="8"/>
       <c r="M63" s="8"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
       <c r="R63" s="9"/>
       <c r="S63" s="9"/>
       <c r="T63" s="9"/>
     </row>
     <row r="64" spans="1:20" s="10" customFormat="1" ht="107.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="1" t="s">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="A64" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="76" t="s">
+        <v>52</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>25</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="81" t="s">
+        <v>27</v>
       </c>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="9"/>
       <c r="O64" s="9"/>
       <c r="P64" s="9"/>
       <c r="Q64" s="9"/>
       <c r="R64" s="9"/>
       <c r="S64" s="9"/>
       <c r="T64" s="9"/>
     </row>
     <row r="65" spans="1:20" s="10" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>33</v>
+      </c>
+      <c r="H65" s="65" t="s">
+        <v>27</v>
       </c>
       <c r="I65" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J65" s="8"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="9"/>
       <c r="O65" s="9"/>
       <c r="P65" s="9"/>
       <c r="Q65" s="9"/>
       <c r="R65" s="9"/>
       <c r="S65" s="9"/>
       <c r="T65" s="9"/>
     </row>
-    <row r="66" spans="1:20" s="10" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="A67" s="93">
+    <row r="66" spans="1:20" s="99" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="67" t="s">
+        <v>200</v>
+      </c>
+      <c r="C66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="D66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="F66" s="103" t="s">
+        <v>305</v>
+      </c>
+      <c r="G66" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="112" t="s">
+        <v>305</v>
+      </c>
+      <c r="J66" s="97"/>
+      <c r="K66" s="97"/>
+      <c r="L66" s="97"/>
+      <c r="M66" s="97"/>
+      <c r="N66" s="98"/>
+      <c r="O66" s="98"/>
+      <c r="P66" s="98"/>
+      <c r="Q66" s="98"/>
+      <c r="R66" s="98"/>
+      <c r="S66" s="98"/>
+      <c r="T66" s="98"/>
+    </row>
+    <row r="67" spans="1:20" s="33" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="113">
         <v>321</v>
       </c>
-      <c r="B67" s="94" t="s">
-[...73 lines deleted...]
-      <c r="T68" s="9"/>
+      <c r="B67" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="C67" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="D67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="E67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="F67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="G67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="H67" s="65" t="s">
+        <v>295</v>
+      </c>
+      <c r="I67" s="95" t="s">
+        <v>295</v>
+      </c>
+      <c r="J67" s="31"/>
+      <c r="K67" s="31"/>
+      <c r="L67" s="31"/>
+      <c r="M67" s="31"/>
+      <c r="N67" s="32"/>
+      <c r="O67" s="32"/>
+      <c r="P67" s="32"/>
+      <c r="Q67" s="32"/>
+      <c r="R67" s="32"/>
+      <c r="S67" s="32"/>
+      <c r="T67" s="32"/>
+    </row>
+    <row r="68" spans="1:20" s="99" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="B68" s="111" t="s">
+        <v>129</v>
+      </c>
+      <c r="C68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="F68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H68" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="J68" s="97"/>
+      <c r="K68" s="97"/>
+      <c r="L68" s="97"/>
+      <c r="M68" s="97"/>
+      <c r="N68" s="98"/>
+      <c r="O68" s="98"/>
+      <c r="P68" s="98"/>
+      <c r="Q68" s="98"/>
+      <c r="R68" s="98"/>
+      <c r="S68" s="98"/>
+      <c r="T68" s="98"/>
     </row>
     <row r="69" spans="1:20" s="10" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="I69" s="6" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="9"/>
       <c r="O69" s="9"/>
       <c r="P69" s="9"/>
       <c r="Q69" s="9"/>
       <c r="R69" s="9"/>
       <c r="S69" s="9"/>
       <c r="T69" s="9"/>
     </row>
     <row r="70" spans="1:20" s="10" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="I70" s="6" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="9"/>
       <c r="O70" s="9"/>
       <c r="P70" s="9"/>
       <c r="Q70" s="9"/>
       <c r="R70" s="9"/>
       <c r="S70" s="9"/>
       <c r="T70" s="9"/>
     </row>
-    <row r="71" spans="1:20" s="10" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-        <v>30</v>
+    <row r="71" spans="1:20" s="99" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="96" t="s">
+        <v>111</v>
+      </c>
+      <c r="B71" s="67" t="s">
+        <v>112</v>
+      </c>
+      <c r="C71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="D71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="E71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="F71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="65" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" s="115" t="s">
+        <v>27</v>
       </c>
       <c r="I71" s="6" t="s">
-        <v>191</v>
-[...11 lines deleted...]
-      <c r="T71" s="9"/>
+        <v>296</v>
+      </c>
+      <c r="J71" s="97"/>
+      <c r="K71" s="97"/>
+      <c r="L71" s="97"/>
+      <c r="M71" s="97"/>
+      <c r="N71" s="98"/>
+      <c r="O71" s="98"/>
+      <c r="P71" s="98"/>
+      <c r="Q71" s="98"/>
+      <c r="R71" s="98"/>
+      <c r="S71" s="98"/>
+      <c r="T71" s="98"/>
     </row>
     <row r="72" spans="1:20" s="10" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="24" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="I72" s="25" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="9"/>
       <c r="O72" s="9"/>
       <c r="P72" s="9"/>
       <c r="Q72" s="9"/>
       <c r="R72" s="9"/>
       <c r="S72" s="9"/>
       <c r="T72" s="9"/>
     </row>
     <row r="73" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="24" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="I73" s="6" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="9"/>
       <c r="O73" s="9"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
       <c r="R73" s="9"/>
       <c r="S73" s="9"/>
       <c r="T73" s="9"/>
     </row>
-    <row r="74" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>30</v>
+    <row r="74" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="71" t="s">
+        <v>166</v>
+      </c>
+      <c r="B74" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="C74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="G74" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H74" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="75" t="s">
+        <v>27</v>
       </c>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
       <c r="L74" s="8"/>
       <c r="M74" s="8"/>
       <c r="N74" s="9"/>
       <c r="O74" s="9"/>
       <c r="P74" s="9"/>
       <c r="Q74" s="9"/>
       <c r="R74" s="9"/>
       <c r="S74" s="9"/>
       <c r="T74" s="9"/>
     </row>
     <row r="75" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="1" t="s">
-[...21 lines deleted...]
-        <v>96</v>
+      <c r="A75" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>92</v>
       </c>
       <c r="I75" s="25" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="9"/>
       <c r="O75" s="9"/>
       <c r="P75" s="9"/>
       <c r="Q75" s="9"/>
       <c r="R75" s="9"/>
       <c r="S75" s="9"/>
       <c r="T75" s="9"/>
     </row>
     <row r="76" spans="1:20" s="10" customFormat="1" ht="97.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="78" t="s">
-[...24 lines deleted...]
-        <v>30</v>
+      <c r="A76" s="71" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="72" t="s">
+        <v>191</v>
+      </c>
+      <c r="C76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="F76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H76" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="75" t="s">
+        <v>27</v>
       </c>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="9"/>
       <c r="O76" s="9"/>
       <c r="P76" s="9"/>
       <c r="Q76" s="9"/>
       <c r="R76" s="9"/>
       <c r="S76" s="9"/>
       <c r="T76" s="9"/>
     </row>
     <row r="77" spans="1:20" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="58"/>
-[...9 lines deleted...]
-      <c r="I77" s="108"/>
+      <c r="A77" s="55"/>
+      <c r="B77" s="121" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="121"/>
+      <c r="D77" s="121"/>
+      <c r="E77" s="121"/>
+      <c r="F77" s="121"/>
+      <c r="G77" s="121"/>
+      <c r="H77" s="121"/>
+      <c r="I77" s="121"/>
     </row>
     <row r="78" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="105" t="s">
-[...8 lines deleted...]
-      <c r="I78" s="105"/>
+      <c r="B78" s="118" t="s">
+        <v>312</v>
+      </c>
+      <c r="C78" s="118"/>
+      <c r="D78" s="118"/>
+      <c r="E78" s="118"/>
+      <c r="F78" s="118"/>
+      <c r="G78" s="118"/>
+      <c r="H78" s="118"/>
+      <c r="I78" s="118"/>
     </row>
     <row r="79" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="105" t="s">
-[...8 lines deleted...]
-      <c r="I79" s="105"/>
+      <c r="B79" s="118" t="s">
+        <v>113</v>
+      </c>
+      <c r="C79" s="118"/>
+      <c r="D79" s="118"/>
+      <c r="E79" s="118"/>
+      <c r="F79" s="118"/>
+      <c r="G79" s="118"/>
+      <c r="H79" s="118"/>
+      <c r="I79" s="118"/>
     </row>
     <row r="80" spans="1:20" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="104" t="s">
-[...8 lines deleted...]
-      <c r="I80" s="104"/>
+      <c r="B80" s="117" t="s">
+        <v>50</v>
+      </c>
+      <c r="C80" s="117"/>
+      <c r="D80" s="117"/>
+      <c r="E80" s="117"/>
+      <c r="F80" s="117"/>
+      <c r="G80" s="117"/>
+      <c r="H80" s="117"/>
+      <c r="I80" s="117"/>
     </row>
     <row r="82" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="59"/>
-[...3 lines deleted...]
-      <c r="F82" s="60"/>
+      <c r="B82" s="56"/>
+      <c r="C82" s="57"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="57"/>
+      <c r="F82" s="57"/>
     </row>
     <row r="83" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="59"/>
+      <c r="B83" s="56"/>
     </row>
     <row r="84" spans="2:6" ht="148.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="59"/>
+      <c r="B84" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B80:I80"/>
     <mergeCell ref="B78:I78"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B77:I77"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="B79:I79"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="I26" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="I16" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="I46" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="I36" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="I40" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="I41" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="I7" r:id="rId8" display="http://www.tcb-bank.com.tw/Pages/Default.aspx" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="I38" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="I17" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="I20" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="I15" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="I23" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="I33" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="I37" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="I22" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="I30" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="I75" r:id="rId18" display="http://www.bankcomm.com.tw/GEBS/index_TW.jsp，公告專區" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
-    <hyperlink ref="I29" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="I24" r:id="rId40" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="I56" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="I63" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="I25" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="I8" r:id="rId22" display="https://www.firstbank.com.tw/sites/fcb/FixedAnnouncement" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="I61" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="I70" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="I19" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="I35" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="I73" r:id="rId27" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="I34" r:id="rId28" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="I43" r:id="rId29" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="I60" r:id="rId30" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="I39" r:id="rId31" xr:uid="{30F2060C-D874-44E1-801B-0E28F6E892DB}"/>
+    <hyperlink ref="I59" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="I12" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="I13" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="I28" r:id="rId35" xr:uid="{5702244F-1F78-4B1B-849B-D6C0100313AC}"/>
+    <hyperlink ref="I69" r:id="rId36" xr:uid="{EEEC9304-0F89-4CEA-ADF5-6AAD9773BE48}"/>
+    <hyperlink ref="I24" r:id="rId37" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="I42" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="I29" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
   </hyperlinks>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.78740157480314965" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="63" fitToHeight="10" pageOrder="overThenDown" orientation="landscape" r:id="rId41"/>
+  <pageSetup paperSize="8" scale="65" fitToHeight="10" pageOrder="overThenDown" orientation="landscape" r:id="rId40"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>第 &amp;P 頁</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="78" max="9" man="1"/>
+    <brk id="78" max="8" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
-    <brk id="1" max="79" man="1"/>
+    <brk id="1" max="80" man="1"/>
     <brk id="7" max="80" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>