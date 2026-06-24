--- v0 (2025-11-06)
+++ v1 (2026-06-24)
@@ -1,1521 +1,9467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="006564ED" w:rsidRPr="000328BD" w:rsidRDefault="006564ED" w:rsidP="000328BD">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00401BCC" w:rsidRPr="000E1205" w:rsidRDefault="00401BCC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...68 lines deleted...]
-          <w:lang w:val="zh-TW"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會105</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="000E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年新春記者會新聞稿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00401BCC" w:rsidRPr="000E1205" w:rsidRDefault="00076EE7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>105年2月</w:t>
+      </w:r>
+      <w:r w:rsidR="00724F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00870BBF" w:rsidRPr="006D78BC" w:rsidRDefault="00076EE7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00870BBF" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中華民國銀行公會於本(2)月</w:t>
+      </w:r>
+      <w:r w:rsidR="00724F2C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00870BBF" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日舉行新春記者會，記者會剛開始時，李理事長紀珠首先表達對於</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C67" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>南台灣</w:t>
+      </w:r>
+      <w:r w:rsidR="00870BBF" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>震</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C67" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>災</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C3C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>罹難者之哀悼之意，及對震災</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C67" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>後續處理之</w:t>
+      </w:r>
+      <w:r w:rsidR="00870BBF" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>關</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3C67" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>切</w:t>
+      </w:r>
+      <w:r w:rsidR="004F2EFF" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5456" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並表示李理事長</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C3C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於震災發生後的第一時間</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5456" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>指示公會</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5C3C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>緊急通知各會員機構本於人道關懷精神，就相關金融服務提供協助措施，更呼籲社會各界應共同伸出援手，幫助災民早日度過難關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00076EE7" w:rsidRPr="006D78BC" w:rsidRDefault="001B5C3C" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="100" w:firstLine="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>面對新的一年到來，</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7038D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>除與大家分享</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2682">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>自李</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E9D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>理事長上任以來</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5456" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>以新的突破作法引領</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E9D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>所</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4E9D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>達成之九</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項重要</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>成果</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>外，</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>李理事長</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2682">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>對</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>金融業</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2682">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>105</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:lang w:val="zh-TW"/>
+      <w:r w:rsidR="00623F9E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年將面臨的機會與挑戰，也提出</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會將持續推動之</w:t>
+      </w:r>
+      <w:r w:rsidR="00623F9E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>七</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>大重點方向</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00052398" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並自我</w:t>
+      </w:r>
+      <w:r w:rsidR="00076EE7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>期許銀行公會能協助業者發展趨勢商機，並持續扮演業者與政府及社會大眾間之溝通橋梁。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E1205" w:rsidRPr="006D78BC" w:rsidRDefault="000E1205" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B371CA" w:rsidRDefault="00052398" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>九大重要成果突破</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004322E4" w:rsidRPr="004322E4" w:rsidRDefault="004322E4" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="008E28E7" w:rsidRDefault="00A40393" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>首推數位影音課程，加速人才培訓</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會也與台灣金融研訓院共同合作開發數位影音課程(open course)，讓每一位銀行從業人員都擁有一組登入帳號與密碼，可以隨時在他個人的手機、平板電腦或桌上型電腦上上課，以及自行追蹤管理自我學習歷程，而且各金融機構人事主管也可藉此平臺追蹤同仁線上學習的成果，並且進行線上測驗，以加速提昇我國銀行從業同仁的專業素養，目前已經上線167項課程，今(105)年度規劃至少再增加150項課程。上次赴日本交流時，日本銀行公會對於此項服務特別感興趣，所以特別希望可以向銀行公會學習並瞭解。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B2D99" w:rsidRDefault="009B2D99" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="006D78BC" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2633" w:rsidRPr="008E28E7" w:rsidRDefault="007A65D2" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>培訓國際化金融人才、建置</w:t>
+      </w:r>
+      <w:r w:rsidR="003319E7" w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>海外</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>資料庫，助銀行業打亞洲盃</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2633" w:rsidRPr="006D78BC" w:rsidRDefault="005C2633" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>建置海外資料庫專區</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:在這個資料庫中，銀行公會蒐集了大陸及東南亞各國的資料，包含103年度建置印度、柬埔寨、緬甸、泰國、印尼及寮國等6國資料庫，並於104年新增馬來西亞、菲律賓、阿拉伯聯合大公國、韓國、紐西蘭、巴西等6</w:t>
+      </w:r>
+      <w:r w:rsidR="00822CC7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國目標市場資料，目前核計共12個國家相關資訊，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>供銀行公會的會員使用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003319E7" w:rsidRPr="006D78BC" w:rsidRDefault="003319E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>補助金融研訓院建置「大陸金融資料庫」：</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2D99" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會專案補助研訓院大陸金融資料庫，業於104年底期滿三年，今(105)年將請研訓院就大陸金融資料庫未來商業運轉與內容功能進行評估與提升，以期更能符合會員銀行布局大陸之使用需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00076EE7" w:rsidRPr="006D78BC" w:rsidRDefault="003319E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="496" w:hangingChars="177" w:hanging="496"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2633" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00473053" w:rsidRPr="000328BD">
-[...25 lines deleted...]
-          <w:lang w:val="zh-TW"/>
+      <w:r w:rsidR="005C2633" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>加速培養國際化人才</w:t>
+      </w:r>
+      <w:r w:rsidR="00843B8E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2633" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會開設各項國際金融人才的培訓課程，更積極透過組團方式，帶領各家銀行的重要人員到主要的發展地區(例如:東南亞、印度等)去進行實地考察並與當地業者交流，以協助會員銀行培訓儲備人才。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E1279" w:rsidRPr="006D78BC" w:rsidRDefault="006E1279" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004322E4" w:rsidRPr="008E28E7" w:rsidRDefault="00A40393" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>帶領銀行公會走向國際，與各國監理機關建立溝通管道，及與各國銀行業協會建立合作機制</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-2" w:left="-5" w:firstLine="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>帶領各銀行相關高階主管至海外考察、拜會各國監理機關及金融公協會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-2" w:left="-5" w:firstLine="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>參訪倫敦-與英國洽談離岸人民幣市場的合作及拜會英國財政部、英國銀行公會；組團考察中國-考察互聯網金融及拜會中國銀監會、中國人民銀行、中國銀行業協會；組團考察日本-參訪數位金融及銀髮金融未來發展的機會及拜會日本銀行業協會；參訪新加坡-拜會新加坡金融管理局、拜訪新加坡銀行公會及星展銀行等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>積極與國際銀行公會建立合作關係</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業於去(104)年10月19日於東京與日本銀行業協會簽定合作備忘錄</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>MOU；亦將於近日與中國銀行業協會及越南銀行公會簽署MOU。本會也與大陸銀行公會、倫敦銀行公會、香港銀行業協會等建立順暢的聯繫溝通管道；本會李理事長於去年5月份赴亞塞拜然參加亞洲開發銀行理事年會時，亦把握機會與亞洲各主要金融機構及金融公協會建立友好關係。另外，李理事長於今年2月15日至19日赴澳洲參訪時，澳洲金融監理機關亦表示將促成本會與澳洲銀行公會進行交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40393" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>邀請國際專業人士來台舉辦論壇及研討會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：邀請阿拉伯聯合大公國前央行總裁來臺交流分享臺灣與中東經濟金融合作商機。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A65D2" w:rsidRPr="006D78BC" w:rsidRDefault="00A40393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（4）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>邀請邀請東南亞監理官來臺</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：銀行公會也邀請東南亞各國銀行監理官來臺親身說明各國的金融相關法規、金融環境與金融產業的變化，並讓金融業者能與當地監理官員交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC097B" w:rsidRPr="006D78BC" w:rsidRDefault="00FC097B" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC097B" w:rsidRPr="008E28E7" w:rsidRDefault="00FC097B" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>官網全面改版 增進服務功能</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FC097B" w:rsidRPr="006D78BC" w:rsidRDefault="00FC097B" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為便於會員與社會大眾使用，本會李理事長上任後即指示擴增本會官網功能，網站公開資訊版設有「分享專區」、「最新消息」方便會員與社會大眾掌握本會動態及查詢資料；會員專區則設有「函文專區」、「海外布局資料區」、「兩岸資料專區」等，會員得於登入後查詢相關資料；會員也可線上學習相關「數位影音課程」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC097B" w:rsidRPr="006D78BC" w:rsidRDefault="008275C7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>另外，銀行公會網站也特別設置了「會員交流園地」，歡迎各位會員不吝分享各項心得點滴與看法，廣泛使用這個平台分享新資訊，銀行公會也十分歡迎所有能促進銀行公會進步的聲音。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008275C7" w:rsidRPr="006D78BC" w:rsidRDefault="008275C7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00076EE7" w:rsidRPr="008E28E7" w:rsidRDefault="006A55B6" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合政府政策，多面向助攻，推升金融業務發展</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B371CA" w:rsidRPr="006D78BC" w:rsidRDefault="00E7322A" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合政策推動Bank3.0及電子商務金流發展</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E2573B" w:rsidRPr="006D78BC" w:rsidRDefault="00E2573B" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會針對已開立存款帳戶者（舊戶）研議12項得於線上申辦之業務，並就新戶於</w:t>
+      </w:r>
+      <w:r w:rsidR="00327393" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>線上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請開戶研議作業範本草案函報主管機關，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>供會員參考。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E2573B" w:rsidRPr="006D78BC" w:rsidRDefault="008275C7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合「電子支付機構管理條例」施行，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2573B" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>邀請網路平台、電子票證等相關業者共同研議</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2573B" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項授權法規命令草案供主管機關參考</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2573B" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E2573B" w:rsidRPr="006D78BC" w:rsidRDefault="00E2573B" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>成立跨業之「電子支付委員會」，打造銀行與電商業者交流平臺</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E2573B" w:rsidRPr="006D78BC" w:rsidRDefault="0083150A" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合政策發展文化創意產業</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00722AC0" w:rsidRPr="006D78BC" w:rsidRDefault="00327393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>公會於103年及去(104)年於北、中、南各地合計辦理78場</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>創意產業融資實務研習班</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」；</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>舉辦論壇活動</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，邀請國際專家分享國際文化產業發展趨勢及文創融資與無形資產鑑價實務；以及</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>舉辦文創時代系列演講會</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，邀請電影、電視廣播、流行音樂及文化、表演藝術、跨領域應用各領域的專家參與；本會亦協調創投公會、壽險公會及證券公會共同</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>成立「金融挺創意」資訊平台</w:t>
+      </w:r>
+      <w:r w:rsidR="00926991" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，提供創意產業業者免費之財務規劃專業諮詢服務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B973FC" w:rsidRPr="006D78BC" w:rsidRDefault="000E49A7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助促成財金公司</w:t>
+      </w:r>
+      <w:r w:rsidR="00B973FC" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>建置與境外第三方支付業者跨境合作平台</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B973FC" w:rsidRDefault="00B973FC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為提供民眾安全之跨境支付環境，本會建議金管會由財金公司建置與境外第</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49A7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>三方支付業者跨境合作平台，並協助會員銀行及財金公司研議相關作業。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>目前財金公司已獲金管會核准建置該平台，後續銀行加入該平台與境外第三方支付業者合作可節省銀行成本，亦可增進效率。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004322E4" w:rsidRPr="006D78BC" w:rsidRDefault="004322E4" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00076EE7" w:rsidRPr="008E28E7" w:rsidRDefault="005C13A5" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>因應國際趨勢，協助解決會員共同問題</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C13A5" w:rsidRPr="006D78BC" w:rsidRDefault="009A45DC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助會員因應國際財務報導準則(IFRS)升級</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00306399" w:rsidRPr="006D78BC" w:rsidRDefault="00327393" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會</w:t>
+      </w:r>
+      <w:r w:rsidR="00B973FC" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>自</w:t>
+      </w:r>
+      <w:r w:rsidR="00306399" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>99年10月成立「IFRS 專案工作小組」，著手</w:t>
+      </w:r>
+      <w:r w:rsidR="00B973FC" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研議</w:t>
+      </w:r>
+      <w:r w:rsidR="00306399" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>實務執行問題；</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1264D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>嗣</w:t>
+      </w:r>
+      <w:r w:rsidR="00306399" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於104年起協助會員銀行因應國際財務報導準則2010年版升級至2013年版；現正協助會員銀行</w:t>
+      </w:r>
+      <w:r w:rsidR="000C12D7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>後續</w:t>
+      </w:r>
+      <w:r w:rsidR="00306399" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>順利</w:t>
+      </w:r>
+      <w:r w:rsidR="000C12D7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>導入IFRS 9「金融工具」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A45DC" w:rsidRPr="006D78BC" w:rsidRDefault="009A45DC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助會員因應美國「外國帳戶稅收遵從法(FATCA)」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA1EF9" w:rsidRPr="006D78BC" w:rsidRDefault="00FA22C6" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>為協助會員因應美國「外國帳戶稅收遵從法(FATCA)」，本會兩度向美國IRS表達我銀行業執行困難處；兩度發函建請我政府能及早與美國簽訂台美FATCA跨政府協議（IGA）以降低我金融機構之法令遵循負擔；擬具「銀行向民眾說明其執行FATCA之理由及依據」參考資料，協助降低客訴案件；研擬W-8表格中英對照參考版本，供會員機構參考。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A45DC" w:rsidRPr="006D78BC" w:rsidRDefault="009A45DC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助銀行業者落實防制洗錢及打擊資助恐怖主義相關規定</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D0EDF" w:rsidRPr="006D78BC" w:rsidRDefault="000D0EDF" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為能切合FATF（防制洗錢金融行動工作組織）發布之各項國際規範及符合銀行業實務作業，及因應2018年第四季APG(亞太防制洗錢組織)對我國第三輪相互評鑑，金管會與本會共同成立「防制洗錢及打擊資助恐怖主義持續推動工作小組」持續研議相關因應措施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A45DC" w:rsidRPr="006D78BC" w:rsidRDefault="006B6AEC" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>持續</w:t>
+      </w:r>
+      <w:r w:rsidR="009A45DC" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助本國銀行接軌國際風險管理規範</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及研議提升金融機構資訊安全相關防護措施</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F1692E" w:rsidRPr="006D78BC" w:rsidRDefault="00F1457F" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-1" w:left="-2" w:firstLine="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>持續協助會員適用巴賽爾資本協定</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1264D" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r>
-[...149 lines deleted...]
-      <w:r w:rsidR="006564ED" w:rsidRPr="000328BD">
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>針對銀行辦理衍生性金融商品業務、銀行流動性風險管理及公司治理等制訂相關管理規範；</w:t>
+      </w:r>
+      <w:r w:rsidR="0015104F" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>適時檢討</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>金融機構辦理電子銀行業務</w:t>
+      </w:r>
+      <w:r w:rsidR="0015104F" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>安全控管</w:t>
+      </w:r>
+      <w:r w:rsidR="0015104F" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>機制、金融機構資訊系統安全控管及提升金融XML憑證安全機制；針對國際資安事故，提醒金融機構注意防範因應並研擬因應對策。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E1205" w:rsidRPr="006D78BC" w:rsidRDefault="000E1205" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-1" w:left="-2" w:firstLineChars="100" w:firstLine="280"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...83 lines deleted...]
-      <w:r w:rsidR="00775D29" w:rsidRPr="000328BD">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00512BC4" w:rsidRPr="008E28E7" w:rsidRDefault="007A65D2" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>主動發聲，爭取會員權益</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006503AD" w:rsidRPr="006D78BC" w:rsidRDefault="006503AD" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...31 lines deleted...]
-          <w:lang w:val="zh-TW"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>鑒於中小企業信保基金於103年11月5日發布修正「批次信用保證要點」對銀行承作批次保證業務及代償權益影響重大，嗣經本會與經濟部中小企業處及信用保證基金多次溝通協調，相關措施</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8348C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業獲</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>調整</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8348C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651964" w:rsidRPr="000328BD" w:rsidRDefault="00392B2A" w:rsidP="000328BD">
-[...4 lines deleted...]
-        <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
+    <w:p w:rsidR="00A61188" w:rsidRPr="006D78BC" w:rsidRDefault="00A61188" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...46 lines deleted...]
-        <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>因應「勞基法第28條」修正後，向勞動部爭取委託聯徵中心提供銀行查詢勞工退休準備金相關資料之配套措施</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3211A" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidR="009E274E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>持續</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>向司法院爭取公平合理之債務清理法制以保障銀行債權回收及評估貸放</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>風險</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3211A" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>；舉辦產官學座談會，促進各界意見充分交流；針對金融機構合併法之修正，持續向金管會爭取相關租稅優惠及簡便程序，金併法修正案業經立法院104年11月24日三讀通過。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A61188" w:rsidRPr="006D78BC" w:rsidRDefault="00A61188" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>爭取金融營業稅落日</w:t>
+      </w:r>
+      <w:r w:rsidR="0033167B" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>；爭取銀行業經營專屬本業收入應依印花稅法第五條規定免徵印花稅。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00071548" w:rsidRPr="006D78BC" w:rsidRDefault="00071548" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A65D2" w:rsidRPr="008E28E7" w:rsidRDefault="007D1385" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>提升</w:t>
+      </w:r>
+      <w:r w:rsidR="007A65D2" w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>對會員之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>其他</w:t>
+      </w:r>
+      <w:r w:rsidR="007A65D2" w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A1633E" w:rsidRPr="006D78BC" w:rsidRDefault="00912299" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>規劃系列課程，</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1633E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>培訓</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>金融人才</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406FC3" w:rsidRPr="006D78BC" w:rsidRDefault="00912299" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會每年辦理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「銀行業核心人才國內進階培訓課程」</w:t>
+      </w:r>
+      <w:r w:rsidR="00E001DB" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、「銀行業核心人才培訓計畫-國際課程」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，課程設計涵蓋金融專業核心領域，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E001DB" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並</w:t>
+      </w:r>
+      <w:r w:rsidR="00406FC3" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>邀聘具有豐富跨國金融實務及教學經驗之專家合組教學團隊，聚焦於與當前銀行重點發展業務相關之範疇。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406FC3" w:rsidRPr="006D78BC" w:rsidRDefault="00911E13" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助各金控與銀行高階主管人才養成，本會與台灣金融研訓院自2011年起共同主辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「金融高階主管儲訓計畫」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，期盼</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE71D6" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>培植具宏觀且前瞻策略思維之金融高階主管人才。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1633E" w:rsidRPr="006D78BC" w:rsidRDefault="00A1633E" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>舉辦論壇、研討會</w:t>
+      </w:r>
+      <w:r w:rsidR="00D822E6" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或研習會，增進會員與外界之交流互動</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A32267" w:rsidRPr="006D78BC" w:rsidRDefault="0042684D" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為增進會員銀行對國內及國際產業發展現況與前景，並瞭解政府產業發展政策，自99年起每年</w:t>
+      </w:r>
+      <w:r w:rsidR="00694970" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>舉辦「國際（內）</w:t>
+      </w:r>
+      <w:r w:rsidR="0095457A" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>產業論壇</w:t>
+      </w:r>
+      <w:r w:rsidR="00694970" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>；配合政策亞洲布局，舉辦「前進亞洲布局論壇」；舉辦「中東經濟金融概況暨臺灣-中東金融業合作展望論壇」邀請阿拉伯聯合大公國前央行總裁來臺交流分享臺灣與中東經濟金融合作商機；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00406FC3" w:rsidRPr="006D78BC" w:rsidRDefault="002728A0" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會於104年與法官學院及法務部檢察司舉辦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「第一屆金融業務及法務研習會」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，邀請法官、檢察官、金管會及金融業者</w:t>
+      </w:r>
+      <w:r w:rsidR="00597B5C" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>共同參與研習，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>針對金融及法律跨領域的議題互相交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D822E6" w:rsidRPr="006D78BC" w:rsidRDefault="00D822E6" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>針對與金融業務相關之重要議題或趨勢進行委外研究，研究成果與會員共享</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC097B" w:rsidRPr="006D78BC" w:rsidRDefault="006632E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>例如：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>因應國際上信用卡行動支付之多功能應用及創新服務之發展趨</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>勢，持續蒐集相關資訊；鑒於國外(大陸)網路金融業務之蓬勃發展，蒐集國外(大陸)相關業務發展現況，並撰擬研究報告分析未來趨勢；委外研究「巨量資料（Big Data）於銀行業之應用與其成效」等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E6A17" w:rsidRPr="006D78BC" w:rsidRDefault="009E6A17" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A65D2" w:rsidRPr="008E28E7" w:rsidRDefault="007A65D2" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>推動金融業參與社會公益捐助，善盡金融業關懷社會之責</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006632E7" w:rsidRPr="006D78BC" w:rsidRDefault="006632E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合政府景氣因應方案執行3項金融協助措施；因應越南發生暴動事件，訂定銀行業對越南台商之金融協助措施；因應高雄氣爆事件，訂定銀行業對受災戶之融資協助措施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006632E7" w:rsidRPr="006D78BC" w:rsidRDefault="006632E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>參與金融總會發起設立金融服務業教育公益基金，捐贈新臺幣500</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6519" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>萬元，提供弱勢學子獎助學金及辦理金融知識教育宣導；於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>諸多重大災害發生時</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6519" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（如：高雄氣爆、八仙樂園粉塵氣爆等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，積極參與捐助，以協助不幸受災之民眾，並提供各界捐助款交易免收跨行手續費等金融協助措施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006632E7" w:rsidRPr="006D78BC" w:rsidRDefault="006632E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會在理事長的領導之下，連年榮獲內政部全國性社團評鑑「特優」，此項殊榮代表著本會過去服務會員及協助政府施政的努力受到肯定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B012A9" w:rsidRPr="006D78BC" w:rsidRDefault="00B012A9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00885ECA" w:rsidRDefault="00052398" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>貳、</w:t>
+      </w:r>
+      <w:r w:rsidR="00885ECA" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>105</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D33" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年七</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>項重點推動政策方向</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="006D78BC" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>發展破壞型創新之金融科技（FinTech）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD0FF0" w:rsidRPr="006D78BC" w:rsidRDefault="00AD0FF0" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會為支持政策，</w:t>
+      </w:r>
+      <w:r w:rsidR="000544A1" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>捐助「金融科技發展基金」新臺幣一千萬元；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000544A1" w:rsidRPr="006D78BC" w:rsidRDefault="000544A1" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助金融人才跟上數位金融趨勢:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000544A1" w:rsidRPr="006D78BC" w:rsidRDefault="000C244C" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="198" w:left="476" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相關</w:t>
+      </w:r>
+      <w:r w:rsidR="000544A1" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>培訓課程新增「數位金融」議題；針對國際課程(英文授課)，持續針對最新趨勢辦理相關研習課程。內部稽核課程新增「雲端科技稽核應用實務」、 「電子銀行(e-Banking)作業與財務風險</w:t>
+      </w:r>
+      <w:r w:rsidR="000544A1" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>控管及稽核實務」等課程。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E49A7" w:rsidRPr="006D78BC" w:rsidRDefault="000E49A7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為提供民眾安全之跨境支付環境，本會協助促成財金公司建置與境外第三方支付業者跨境合作平台。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002176D8" w:rsidRPr="006D78BC" w:rsidRDefault="00466FE2" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「2016選擇美國投資高峰會」將於本年6月19-21日於美國華盛頓特區舉辦，本次主題為創新優勢，出席者包括美政府高級官員、各州經貿單位、全球企業及創投公司等。本會除將舉辦訊息週知各銀行外，另調查銀行業希望在此高峰會安排之金融科技(Fintech)相關議題請AIT協助轉達，促進台美跨業交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00052398" w:rsidRPr="006D78BC" w:rsidRDefault="00052398" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>金融支付方式加速革新</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC0D23" w:rsidRPr="006D78BC" w:rsidRDefault="00466FE2" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>優化基礎建設，協助政府推動</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0D23" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國內電子支付倍增計畫</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC0D23" w:rsidRPr="006D78BC" w:rsidRDefault="000322BA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會業於</w:t>
+      </w:r>
+      <w:r w:rsidR="000010FB" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>今(105)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年1月底成立「整合電子支</w:t>
+      </w:r>
+      <w:r w:rsidR="00925D27" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>付端末設備規劃專案小組」，規劃於今年底前完成整合國內端末機設備，以提升經濟活動的效率、節省現金支付的處理成本。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000322BA" w:rsidRPr="006D78BC" w:rsidRDefault="00925D27" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>擴大特約商店範圍</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000322BA" w:rsidRPr="006D78BC" w:rsidRDefault="000322BA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會推動小商家能接受以信用卡付費方式，將自然人為特約商</w:t>
+      </w:r>
+      <w:r w:rsidR="00925D27" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>店之身分確認機制、徵信審核機制及管理機制納入信用卡相關自律規範</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000322BA" w:rsidRPr="006D78BC" w:rsidRDefault="000322BA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>信用卡行動支付</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC0D23" w:rsidRPr="006D78BC" w:rsidRDefault="000322BA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行公會配合主管機關及行動通訊、社群技術、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>BIG DATA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、雲端技術之發展</w:t>
+      </w:r>
+      <w:r w:rsidR="00925D27" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>趨勢，在兼顧消費者權益，擬訂手機信用卡業務安全控管作業基準，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>納入「虛擬雲端服務平台」之主機卡模擬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Host Card Emulation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 簡稱HCE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00343DA7" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>新技術運用，及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研議將手機信用卡新型態技術代碼化</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Tokenization)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>應用(如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Apple Pay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="640"/>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Android Pay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>等)納入該管控基準機制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925D27" w:rsidRPr="006D78BC" w:rsidRDefault="00925D27" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>鼓勵各信用卡機構建置信用卡共通性作業平臺</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925D27" w:rsidRPr="006D78BC" w:rsidRDefault="00925D27" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為減少會員重覆建置費用、降低成本提高效益，鼓勵各信用卡機構建</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>置共通性作業平臺，其中聯合信用卡處理中心業建置「公務機關信用卡繳費平台」，並於105年1月1日上線維運。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002176D8" w:rsidRPr="006D78BC" w:rsidRDefault="002176D8" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...45 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>多元金融資料開放</w:t>
+      </w:r>
+      <w:r w:rsidR="00987D56" w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Open Data)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，促成政府與業者合作</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A0CBA" w:rsidRPr="006D78BC" w:rsidRDefault="003A0CBA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會日前已成立「金融資料開放專案研議小組」並召開第1次會議，決議先行草擬會員機構公開資料盤點表，再舉辦會員機構說明會，由各會員機構及本會先就網站上既有公開資料進行盤點，並找出共同項目，訂定資料格式標準，以利民眾及業者加值運用。並請會員機構深入研析系統及資料庫後續可開放資料項目。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F6069" w:rsidRPr="006D78BC" w:rsidRDefault="003A0CBA" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>另為瞭解民間資料開放需求，將舉辦民間業者需求座談會，精進資料開放項目，滿足資訊服務加值業者、新創業者及民眾之多樣需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00076CFD" w:rsidRDefault="008F6069" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="006D78BC" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助會員掌握銀色商機</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00972626" w:rsidRPr="006D78BC" w:rsidRDefault="00972626" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="571" w:hangingChars="204" w:hanging="571"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(一)推動逆向抵押貸款(以房養老)，提供高齡者充裕安養資金，建議政府參考美國HECM及香港按揭證券作法，由政府成立專責機構，提撥專款設立信用保證基金，並提供借款人諮詢服務及協調整合相關政府部門、專業機構及社福團體之資源。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972626" w:rsidRPr="006D78BC" w:rsidRDefault="00972626" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="538" w:hangingChars="192" w:hanging="538"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(二)鼓勵銀行拓展高齡者及身心障礙者之安養照護信託業務，因應社會安全制度可能不足之狀況。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00972626" w:rsidRPr="006D78BC" w:rsidRDefault="00972626" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(三)參訪國外相關金融單位，就銀髮金融業務進行交流，吸取經驗。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="006D78BC" w:rsidRDefault="00972626" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="554" w:hangingChars="198" w:hanging="554"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(四)促成有銀髮金融商品成功經驗的國外業者(如：日本新生銀行)與國內銀行合作推動相關業務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216F54" w:rsidRPr="006D78BC" w:rsidRDefault="00972626" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-11" w:left="831" w:hangingChars="306" w:hanging="857"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>有關安養信託業務，銀行亦多已陸續投入資源，設計開發多樣性安養照護金融商品投入市場。本會將視本項業務市場發展狀況，持續蒐集會員銀行意見，協助解決業務執行上之問題。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRDefault="00052398" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>件展延措施相關作業要點</w:t>
-[...30 lines deleted...]
-      <w:pPr>
+        <w:t>五、</w:t>
+      </w:r>
+      <w:r w:rsidR="008643FE" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>掌握中國大陸「一帶一路」及「亞投行」政策商機</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="2472" w:hangingChars="883" w:hanging="2472"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5EF9" w:rsidRPr="006D78BC" w:rsidRDefault="001E1EFD" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...34 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為利銀行業深入了解評估</w:t>
+      </w:r>
+      <w:r w:rsidR="00972626" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中國大陸「一帶一路」及「亞投行」政策商機</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，本會業請台灣金融研訓院針對「我國參與</w:t>
+      </w:r>
+      <w:r w:rsidR="00972626" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中亞金融市場發展前景」之議題進行研究，俾提供主管機關及會員參考；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00387E92" w:rsidRPr="006D78BC" w:rsidRDefault="006A1E09" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...16 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會專案補助研訓院大陸金融資料庫於104年底期滿三年後，今(105)年將請研訓院就大陸金融資料庫未來商業運轉與內容功能進行評估與提升，以期更能符合會員銀行布局大陸之使用需求。另針對「海外布局資料區」內容，除已建置有12國各國之准入條件與動態、金融市場主要法規及SWOT分析等資料，今(105)年將持續更新專區【印度、柬埔寨、緬甸、泰國、印尼、寮國、馬來西亞、菲律賓、阿拉伯聯合大公國、韓國、紐西蘭、巴西】等12國資料內容，或視會員銀行實際需求，委外撰寫所需相關專題研究報告，藉供會員銀行作為海外布局初期規劃參考。</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61D03" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D5EF9" w:rsidRPr="006D78BC" w:rsidRDefault="009D5EF9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...34 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會議規劃與大陸銀行業協會就「一帶一路」及「亞投行」相關商機及資訊，合作建立資料庫，互相分享資訊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D7B70" w:rsidRPr="006D78BC" w:rsidRDefault="008D7B70" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>賡續培育金融人才，課程納入最新趨勢</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...34 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>強化開放式影音課程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...34 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合金融政策與實務趨勢，</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>逐年擴增課程類別，並納入</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業者關切之議題</w:t>
+      </w:r>
+      <w:r w:rsidR="004A593A" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>將持續加強影音課程的宣導，</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>提升會員使用率，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並依據銀行</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>回饋意見，持續進行優化及改善</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>教學品質。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...33 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>協助</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A00" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>金</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2019" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>融</w:t>
+      </w:r>
+      <w:r w:rsidR="003938EE" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研訓院轉型升級</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...25 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本會將持續支持研訓院的訓練活動，同時也協助研訓院及早因應線上學習快速發展浪潮對傳統教學所帶來的衝擊，重新擘劃人才培育新機制</w:t>
+      </w:r>
+      <w:r w:rsidR="004A593A" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>例如聚焦於專業技術複雜度較高、講師資源稀缺、教學難度高的國際研習活動，邀集海外資深權威專家擔任講座，透過個案分析、小</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>組討論、實機模擬等創新教學方式，並配合資訊行動化趨勢，提供銀行業者掌握國際實務做法的學習平台。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...27 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>推動數位金融課程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未來五至十年台灣金融業面臨最大的挑戰，應該是網路時代的來臨，物聯網的串聯下，影響了客戶及銀行間的往來關係及金流方式，網路科技業跨足金融業或者融入銀行業，這部分勢必對於銀行的業務及獲利有所影響，為因應金融服務數位化趨勢，提升金融業效率及競爭力政策，公會除於本年度培訓計畫強化數位科技金融議題外，另有鑒於網路交易及資訊安全日受重視，公會預定於本年8月舉辦「數位銀行及行動支付發展趨勢與風險控管」研討會。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674AC9" w:rsidRPr="006D78BC" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>強化英文授課</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216F54" w:rsidRDefault="00674AC9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為厚植金融業國際競爭力，針對我國銀行業所亟需之國際金融專業知識辦理「銀行業核心人才培訓計畫國際課程」，邀聘國外講座來台授課，主要以英文授課，透過來自海外經驗豐富之各金融領域專家學者，引進國際間最新發展金融業務發展趨勢與觀點，讓參訓人員將專業知識與國際接軌，有效提升專業競爭力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="006D78BC" w:rsidRDefault="008E28E7" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008643FE" w:rsidRPr="008E28E7" w:rsidRDefault="008643FE" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>持續開展銀行公會國際化交流</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28E7" w:rsidRPr="008E28E7" w:rsidRDefault="008E28E7" w:rsidP="008E28E7">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D27499" w:rsidRPr="006D78BC" w:rsidRDefault="00BA0B22" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>因應</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27499" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>最新的金融趨勢及發展，例如：金融科技(Fintech)的創新模式、電子支付及行動支付的推展、人工智慧機器人的使用、高齡化社會環境及銀髮產業的發展商機、「一帶一路」沿線國家之基礎建設融資商機……等，積極</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27499" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>相關國家</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(中國大陸、日本）銀行公協會連繫交流，</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27499" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>學習借鏡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D01AC8" w:rsidRPr="006D78BC" w:rsidRDefault="00D27499" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為協助會員</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0B22" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>發展海外布局，主動與亞洲（例如：韓國）及東南亞國家(例如：新加坡、越南等)</w:t>
+      </w:r>
+      <w:r w:rsidR="008124CE" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>銀行業協會聯繫交流，保持友好關係，俾為臺灣銀行業邁進國際</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC245E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>搭起友善的橋樑</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01AC8" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0B22" w:rsidRPr="006D78BC" w:rsidRDefault="008D4E9D" w:rsidP="004322E4">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>針對相關</w:t>
+      </w:r>
+      <w:r w:rsidR="004F755E" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>可能</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0B22" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>發展</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0B22" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>離岸人民幣金融中心之國家(如倫敦、新加</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0B22" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>0206地震受災戶原有之房屋貸款案件，因為此次地震造成擔保品毀損或滅失，以致擔保品押值不足者，該類貸款仍得以原契約科目繼續承作。</w:t>
-[...4 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+        <w:t>坡及香港等)持續保持友好關係，</w:t>
+      </w:r>
+      <w:r w:rsidR="007012F6" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>把握合作契機。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A25294" w:rsidRPr="006D78BC" w:rsidRDefault="00D01AC8" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...25 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D5EF9" w:rsidRPr="006D78BC" w:rsidRDefault="009D5EF9" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008D26D4" w:rsidRPr="006D78BC" w:rsidRDefault="008D26D4" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...25 lines deleted...]
-        <w:ind w:leftChars="300" w:left="1040" w:hangingChars="100" w:hanging="320"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>記者會的尾聲</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4D78" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，李紀珠理事長期勉，105年金融業將面臨大環境國內外金融不確定性，對內亦正逢金融科技創新及數位化之轉型浪潮，金融業如何將挑戰轉為商機，是考驗也是契機</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，而李紀珠理</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83A31" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>事長本人也表示，對於未來金融發展的創新與蛻變，她是充滿期待且</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>樂觀的。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E4D78" w:rsidRPr="006D78BC" w:rsidRDefault="008D26D4" w:rsidP="004322E4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:left="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:kern w:val="0"/>
-[...62 lines deleted...]
-    <w:sectPr w:rsidR="00EF4AE2" w:rsidRPr="000328BD" w:rsidSect="00871FD5">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F303C2" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>最後，李紀珠理事長</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1205" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>除了</w:t>
+      </w:r>
+      <w:r w:rsidR="00F303C2" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>敬祝全體金融同業在金猴年獲利節節攀升</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1205" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>外</w:t>
+      </w:r>
+      <w:r w:rsidR="00F303C2" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1205" w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>更祝願臺灣人民平安幸福、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D78BC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>國家發展和平繁榮。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000E4D78" w:rsidRPr="006D78BC" w:rsidSect="00397278">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00A60AB6" w:rsidRDefault="00A60AB6"/>
+    <w:p w:rsidR="00681100" w:rsidRDefault="00681100" w:rsidP="00076EE7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00A60AB6" w:rsidRDefault="00A60AB6"/>
+    <w:p w:rsidR="00681100" w:rsidRDefault="00681100" w:rsidP="00076EE7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000087" w:usb1="288F4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="21168634"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00A631E2" w:rsidRDefault="009E1D5A">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
+          <w:r w:rsidR="00E24600" w:rsidRPr="00E24600">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="zh-TW"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+        </w:fldSimple>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00A631E2" w:rsidRDefault="00A631E2">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00A60AB6" w:rsidRDefault="00A60AB6"/>
+    <w:p w:rsidR="00681100" w:rsidRDefault="00681100" w:rsidP="00076EE7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00A60AB6" w:rsidRDefault="00A60AB6"/>
+    <w:p w:rsidR="00681100" w:rsidRDefault="00681100" w:rsidP="00076EE7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="121C7C21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3744B9B2"/>
+    <w:lvl w:ilvl="0" w:tplc="456A70BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="14564E85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEBA83D4"/>
+    <w:lvl w:ilvl="0" w:tplc="EA6A88B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="15F4797C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D750D094"/>
+    <w:lvl w:ilvl="0" w:tplc="38F6B9A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="30AED0A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A84C250" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="14F0910A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C2D62BCA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E8405BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5F62C616" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C8F62F0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2420350C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="23424C95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="482C1094"/>
+    <w:lvl w:ilvl="0" w:tplc="2C2CD7EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="28184DEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAC0DF60"/>
+    <w:lvl w:ilvl="0" w:tplc="FB1AD648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="481" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="961" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1441" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1921" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2401" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3361" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3841" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4321" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="29567A6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30FA3CCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="481" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="961" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1441" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1921" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2401" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3361" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3841" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4321" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="2A36026D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4C6C154"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="303A6224"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12BAE686"/>
+    <w:lvl w:ilvl="0" w:tplc="2402D97E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="35250CD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD1CB306"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="35397A38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1308966"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="367E2D1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15384BBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="383A5A82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE827178"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="3B8813DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1FEBB66"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="442D33B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D8CA800"/>
+    <w:lvl w:ilvl="0" w:tplc="46E430DA">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="452C6615"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D965BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="BF1E51AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographLegalTraditional"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="466E3D91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C8A5F62"/>
+    <w:lvl w:ilvl="0" w:tplc="A4FCBF3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="4A2369EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4F02108"/>
+    <w:lvl w:ilvl="0" w:tplc="6CDCCC42">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="4F6F1E02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B89EF58C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="481" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="961" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1441" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1921" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2401" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3361" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3841" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4321" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="4FA12869"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B5EE646"/>
+    <w:lvl w:ilvl="0" w:tplc="A0E282DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="4FB47D8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D383830"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="588" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2028" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3468" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="55630364"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EABA953A"/>
+    <w:lvl w:ilvl="0" w:tplc="820EF41E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="5C267059"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0E4222E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="5E75090A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D584EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="3B3270FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="60D46C89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D68BA84"/>
+    <w:lvl w:ilvl="0" w:tplc="F014B74C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="648057EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3230A638"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="6A631B3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2FCCB2E"/>
+    <w:lvl w:ilvl="0" w:tplc="D6D08E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="372" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="6F8F7D93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BFCAC6C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="700D6395"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A3EB8BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="72446B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A80F382"/>
+    <w:lvl w:ilvl="0" w:tplc="8BD4B2A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="736777FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16CDBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="76671935"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60BED75C"/>
+    <w:lvl w:ilvl="0" w:tplc="51324D9C">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="7B757B5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A0A0698"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="7F361AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A2EAA98"/>
+    <w:lvl w:ilvl="0" w:tplc="3B3270FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46082"/>
+    <o:shapedefaults v:ext="edit" spidmax="111618"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006564ED"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00FF7B6B"/>
+    <w:rsidRoot w:val="00401BCC"/>
+    <w:rsid w:val="000010FB"/>
+    <w:rsid w:val="0001481E"/>
+    <w:rsid w:val="0003030E"/>
+    <w:rsid w:val="000322BA"/>
+    <w:rsid w:val="00052398"/>
+    <w:rsid w:val="000544A1"/>
+    <w:rsid w:val="00054FB4"/>
+    <w:rsid w:val="0005519A"/>
+    <w:rsid w:val="000559A7"/>
+    <w:rsid w:val="00071548"/>
+    <w:rsid w:val="00076CFD"/>
+    <w:rsid w:val="00076EE7"/>
+    <w:rsid w:val="00087D64"/>
+    <w:rsid w:val="000A1222"/>
+    <w:rsid w:val="000C12D7"/>
+    <w:rsid w:val="000C244C"/>
+    <w:rsid w:val="000C24F5"/>
+    <w:rsid w:val="000C4A93"/>
+    <w:rsid w:val="000D0EDF"/>
+    <w:rsid w:val="000E1205"/>
+    <w:rsid w:val="000E49A7"/>
+    <w:rsid w:val="000E4D78"/>
+    <w:rsid w:val="000E7403"/>
+    <w:rsid w:val="00106050"/>
+    <w:rsid w:val="001112E9"/>
+    <w:rsid w:val="001162BD"/>
+    <w:rsid w:val="00121B53"/>
+    <w:rsid w:val="00130BF3"/>
+    <w:rsid w:val="00142127"/>
+    <w:rsid w:val="0014740C"/>
+    <w:rsid w:val="00150158"/>
+    <w:rsid w:val="0015104F"/>
+    <w:rsid w:val="001561C5"/>
+    <w:rsid w:val="00163E43"/>
+    <w:rsid w:val="00190B64"/>
+    <w:rsid w:val="001A115A"/>
+    <w:rsid w:val="001B5C3C"/>
+    <w:rsid w:val="001C7154"/>
+    <w:rsid w:val="001C7501"/>
+    <w:rsid w:val="001C77F6"/>
+    <w:rsid w:val="001D28AE"/>
+    <w:rsid w:val="001E1EFD"/>
+    <w:rsid w:val="001E33F1"/>
+    <w:rsid w:val="001F7F17"/>
+    <w:rsid w:val="00216F54"/>
+    <w:rsid w:val="002176D8"/>
+    <w:rsid w:val="00221E33"/>
+    <w:rsid w:val="00223AA2"/>
+    <w:rsid w:val="0023678F"/>
+    <w:rsid w:val="0025548C"/>
+    <w:rsid w:val="0027075C"/>
+    <w:rsid w:val="002728A0"/>
+    <w:rsid w:val="00291A82"/>
+    <w:rsid w:val="002C796E"/>
+    <w:rsid w:val="002F73DC"/>
+    <w:rsid w:val="00306399"/>
+    <w:rsid w:val="003065F6"/>
+    <w:rsid w:val="003100F2"/>
+    <w:rsid w:val="00313E0D"/>
+    <w:rsid w:val="0032384E"/>
+    <w:rsid w:val="00327393"/>
+    <w:rsid w:val="0033167B"/>
+    <w:rsid w:val="003319E7"/>
+    <w:rsid w:val="003365A0"/>
+    <w:rsid w:val="00343DA7"/>
+    <w:rsid w:val="00354572"/>
+    <w:rsid w:val="003737C5"/>
+    <w:rsid w:val="00377296"/>
+    <w:rsid w:val="003867F6"/>
+    <w:rsid w:val="00387E92"/>
+    <w:rsid w:val="003938EE"/>
+    <w:rsid w:val="00397278"/>
+    <w:rsid w:val="003A0186"/>
+    <w:rsid w:val="003A0CBA"/>
+    <w:rsid w:val="003B3C67"/>
+    <w:rsid w:val="003B4027"/>
+    <w:rsid w:val="003E0211"/>
+    <w:rsid w:val="003E3BD7"/>
+    <w:rsid w:val="00401BCC"/>
+    <w:rsid w:val="00406FC3"/>
+    <w:rsid w:val="0042291F"/>
+    <w:rsid w:val="0042684D"/>
+    <w:rsid w:val="004322AA"/>
+    <w:rsid w:val="004322E4"/>
+    <w:rsid w:val="00434BB0"/>
+    <w:rsid w:val="004605A1"/>
+    <w:rsid w:val="00465517"/>
+    <w:rsid w:val="00466FE2"/>
+    <w:rsid w:val="004709DC"/>
+    <w:rsid w:val="0047736E"/>
+    <w:rsid w:val="004A2CAE"/>
+    <w:rsid w:val="004A593A"/>
+    <w:rsid w:val="004C2702"/>
+    <w:rsid w:val="004C5405"/>
+    <w:rsid w:val="004D0085"/>
+    <w:rsid w:val="004D51E1"/>
+    <w:rsid w:val="004D6519"/>
+    <w:rsid w:val="004F2EFF"/>
+    <w:rsid w:val="004F755E"/>
+    <w:rsid w:val="00504479"/>
+    <w:rsid w:val="00512A25"/>
+    <w:rsid w:val="00512BC4"/>
+    <w:rsid w:val="00512BCB"/>
+    <w:rsid w:val="005161F0"/>
+    <w:rsid w:val="005313D2"/>
+    <w:rsid w:val="00544A00"/>
+    <w:rsid w:val="005450DA"/>
+    <w:rsid w:val="00551FE7"/>
+    <w:rsid w:val="0057289B"/>
+    <w:rsid w:val="00574526"/>
+    <w:rsid w:val="0058197A"/>
+    <w:rsid w:val="00597B5C"/>
+    <w:rsid w:val="005A25DD"/>
+    <w:rsid w:val="005A5334"/>
+    <w:rsid w:val="005C13A5"/>
+    <w:rsid w:val="005C2633"/>
+    <w:rsid w:val="005D2019"/>
+    <w:rsid w:val="005D6388"/>
+    <w:rsid w:val="0060469A"/>
+    <w:rsid w:val="0060557B"/>
+    <w:rsid w:val="006173CF"/>
+    <w:rsid w:val="00617F98"/>
+    <w:rsid w:val="00623F9E"/>
+    <w:rsid w:val="00625EFE"/>
+    <w:rsid w:val="006356AE"/>
+    <w:rsid w:val="00637899"/>
+    <w:rsid w:val="006419E2"/>
+    <w:rsid w:val="00645B9F"/>
+    <w:rsid w:val="006503AD"/>
+    <w:rsid w:val="00652472"/>
+    <w:rsid w:val="006563AC"/>
+    <w:rsid w:val="006632E7"/>
+    <w:rsid w:val="006727D9"/>
+    <w:rsid w:val="00674AC9"/>
+    <w:rsid w:val="00681100"/>
+    <w:rsid w:val="0068197F"/>
+    <w:rsid w:val="00682ABE"/>
+    <w:rsid w:val="00694970"/>
+    <w:rsid w:val="006A1E09"/>
+    <w:rsid w:val="006A55B6"/>
+    <w:rsid w:val="006A683B"/>
+    <w:rsid w:val="006B0910"/>
+    <w:rsid w:val="006B12A0"/>
+    <w:rsid w:val="006B522D"/>
+    <w:rsid w:val="006B59EA"/>
+    <w:rsid w:val="006B6AEC"/>
+    <w:rsid w:val="006D78BC"/>
+    <w:rsid w:val="006E1279"/>
+    <w:rsid w:val="006E2B10"/>
+    <w:rsid w:val="006F0DF3"/>
+    <w:rsid w:val="007012F6"/>
+    <w:rsid w:val="0071144A"/>
+    <w:rsid w:val="00714A9E"/>
+    <w:rsid w:val="0072178C"/>
+    <w:rsid w:val="00722AC0"/>
+    <w:rsid w:val="00724F2C"/>
+    <w:rsid w:val="00731ADE"/>
+    <w:rsid w:val="00733653"/>
+    <w:rsid w:val="00742344"/>
+    <w:rsid w:val="007545A3"/>
+    <w:rsid w:val="00774380"/>
+    <w:rsid w:val="007767C1"/>
+    <w:rsid w:val="007A65D2"/>
+    <w:rsid w:val="007C743A"/>
+    <w:rsid w:val="007D1385"/>
+    <w:rsid w:val="007D3ED2"/>
+    <w:rsid w:val="007E0183"/>
+    <w:rsid w:val="00801B01"/>
+    <w:rsid w:val="00806348"/>
+    <w:rsid w:val="008124CE"/>
+    <w:rsid w:val="00815C74"/>
+    <w:rsid w:val="00822CC7"/>
+    <w:rsid w:val="00826B81"/>
+    <w:rsid w:val="008275C7"/>
+    <w:rsid w:val="0083150A"/>
+    <w:rsid w:val="008363AB"/>
+    <w:rsid w:val="00843B8E"/>
+    <w:rsid w:val="00851EB3"/>
+    <w:rsid w:val="00861616"/>
+    <w:rsid w:val="008643FE"/>
+    <w:rsid w:val="00870BBF"/>
+    <w:rsid w:val="00885ECA"/>
+    <w:rsid w:val="008956D8"/>
+    <w:rsid w:val="008B0A4F"/>
+    <w:rsid w:val="008B2EC8"/>
+    <w:rsid w:val="008C5E05"/>
+    <w:rsid w:val="008D26D4"/>
+    <w:rsid w:val="008D4E9D"/>
+    <w:rsid w:val="008D7B70"/>
+    <w:rsid w:val="008E031F"/>
+    <w:rsid w:val="008E28E7"/>
+    <w:rsid w:val="008F6069"/>
+    <w:rsid w:val="00911E13"/>
+    <w:rsid w:val="00912299"/>
+    <w:rsid w:val="00925D27"/>
+    <w:rsid w:val="00926991"/>
+    <w:rsid w:val="00930EBC"/>
+    <w:rsid w:val="009321D6"/>
+    <w:rsid w:val="0095457A"/>
+    <w:rsid w:val="00972626"/>
+    <w:rsid w:val="009755BF"/>
+    <w:rsid w:val="00987D56"/>
+    <w:rsid w:val="009936A6"/>
+    <w:rsid w:val="009A45DC"/>
+    <w:rsid w:val="009B2D99"/>
+    <w:rsid w:val="009C7163"/>
+    <w:rsid w:val="009D348F"/>
+    <w:rsid w:val="009D5EF9"/>
+    <w:rsid w:val="009E1D5A"/>
+    <w:rsid w:val="009E274E"/>
+    <w:rsid w:val="009E6A17"/>
+    <w:rsid w:val="00A061D7"/>
+    <w:rsid w:val="00A1633E"/>
+    <w:rsid w:val="00A215CC"/>
+    <w:rsid w:val="00A25294"/>
+    <w:rsid w:val="00A2791E"/>
+    <w:rsid w:val="00A32267"/>
+    <w:rsid w:val="00A33FFF"/>
+    <w:rsid w:val="00A35ECC"/>
+    <w:rsid w:val="00A40393"/>
+    <w:rsid w:val="00A44AE5"/>
+    <w:rsid w:val="00A61188"/>
+    <w:rsid w:val="00A631E2"/>
+    <w:rsid w:val="00A634CE"/>
+    <w:rsid w:val="00A65C3B"/>
+    <w:rsid w:val="00A8348C"/>
+    <w:rsid w:val="00A8389A"/>
+    <w:rsid w:val="00A9724E"/>
+    <w:rsid w:val="00AA1EF9"/>
+    <w:rsid w:val="00AA3DB5"/>
+    <w:rsid w:val="00AB00F8"/>
+    <w:rsid w:val="00AB1547"/>
+    <w:rsid w:val="00AB65C2"/>
+    <w:rsid w:val="00AC7A79"/>
+    <w:rsid w:val="00AD0FF0"/>
+    <w:rsid w:val="00AD19DA"/>
+    <w:rsid w:val="00AE62DC"/>
+    <w:rsid w:val="00B012A9"/>
+    <w:rsid w:val="00B3211A"/>
+    <w:rsid w:val="00B371CA"/>
+    <w:rsid w:val="00B44585"/>
+    <w:rsid w:val="00B52349"/>
+    <w:rsid w:val="00B53919"/>
+    <w:rsid w:val="00B556BC"/>
+    <w:rsid w:val="00B575C7"/>
+    <w:rsid w:val="00B6253D"/>
+    <w:rsid w:val="00B638BA"/>
+    <w:rsid w:val="00B64282"/>
+    <w:rsid w:val="00B744FB"/>
+    <w:rsid w:val="00B76880"/>
+    <w:rsid w:val="00B8076D"/>
+    <w:rsid w:val="00B973FC"/>
+    <w:rsid w:val="00BA0B22"/>
+    <w:rsid w:val="00BA38C5"/>
+    <w:rsid w:val="00BB406E"/>
+    <w:rsid w:val="00BC0037"/>
+    <w:rsid w:val="00BC5EA4"/>
+    <w:rsid w:val="00BD6AD5"/>
+    <w:rsid w:val="00BE1E5A"/>
+    <w:rsid w:val="00BE2240"/>
+    <w:rsid w:val="00C101A9"/>
+    <w:rsid w:val="00C14AD1"/>
+    <w:rsid w:val="00C247D0"/>
+    <w:rsid w:val="00C43033"/>
+    <w:rsid w:val="00C50171"/>
+    <w:rsid w:val="00C7038D"/>
+    <w:rsid w:val="00C83A31"/>
+    <w:rsid w:val="00C854B2"/>
+    <w:rsid w:val="00CA6D94"/>
+    <w:rsid w:val="00CF48E9"/>
+    <w:rsid w:val="00CF524C"/>
+    <w:rsid w:val="00CF63AB"/>
+    <w:rsid w:val="00D01AC8"/>
+    <w:rsid w:val="00D02472"/>
+    <w:rsid w:val="00D042DA"/>
+    <w:rsid w:val="00D1264D"/>
+    <w:rsid w:val="00D15016"/>
+    <w:rsid w:val="00D21DB3"/>
+    <w:rsid w:val="00D27499"/>
+    <w:rsid w:val="00D3528B"/>
+    <w:rsid w:val="00D378C1"/>
+    <w:rsid w:val="00D37E70"/>
+    <w:rsid w:val="00D4656E"/>
+    <w:rsid w:val="00D63552"/>
+    <w:rsid w:val="00D651CF"/>
+    <w:rsid w:val="00D70128"/>
+    <w:rsid w:val="00D822E6"/>
+    <w:rsid w:val="00D95DD1"/>
+    <w:rsid w:val="00DA0A70"/>
+    <w:rsid w:val="00DA1362"/>
+    <w:rsid w:val="00DA3109"/>
+    <w:rsid w:val="00DB22DF"/>
+    <w:rsid w:val="00DB3F38"/>
+    <w:rsid w:val="00DC0D23"/>
+    <w:rsid w:val="00DC245E"/>
+    <w:rsid w:val="00DD2682"/>
+    <w:rsid w:val="00DE71D6"/>
+    <w:rsid w:val="00DF1911"/>
+    <w:rsid w:val="00E001DB"/>
+    <w:rsid w:val="00E0759C"/>
+    <w:rsid w:val="00E24600"/>
+    <w:rsid w:val="00E2573B"/>
+    <w:rsid w:val="00E260B7"/>
+    <w:rsid w:val="00E66C3E"/>
+    <w:rsid w:val="00E7322A"/>
+    <w:rsid w:val="00E827A7"/>
+    <w:rsid w:val="00E85A1E"/>
+    <w:rsid w:val="00E95C63"/>
+    <w:rsid w:val="00EA7022"/>
+    <w:rsid w:val="00ED1FE5"/>
+    <w:rsid w:val="00ED77A8"/>
+    <w:rsid w:val="00EF523B"/>
+    <w:rsid w:val="00F11622"/>
+    <w:rsid w:val="00F1457F"/>
+    <w:rsid w:val="00F1692E"/>
+    <w:rsid w:val="00F23F4D"/>
+    <w:rsid w:val="00F26E2C"/>
+    <w:rsid w:val="00F303C2"/>
+    <w:rsid w:val="00F333FD"/>
+    <w:rsid w:val="00F436FC"/>
+    <w:rsid w:val="00F44467"/>
+    <w:rsid w:val="00F61D03"/>
+    <w:rsid w:val="00F758C0"/>
+    <w:rsid w:val="00F81F99"/>
+    <w:rsid w:val="00FA22C6"/>
+    <w:rsid w:val="00FA2D33"/>
+    <w:rsid w:val="00FA7132"/>
+    <w:rsid w:val="00FB052B"/>
+    <w:rsid w:val="00FC097B"/>
+    <w:rsid w:val="00FC0DF6"/>
+    <w:rsid w:val="00FD2FA7"/>
+    <w:rsid w:val="00FD3FAF"/>
+    <w:rsid w:val="00FE3B77"/>
+    <w:rsid w:val="00FE60D7"/>
+    <w:rsid w:val="00FF5456"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46082"/>
+    <o:shapedefaults v:ext="edit" spidmax="111618"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...125 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006564ED"/>
+    <w:rsid w:val="00397278"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00EF5F57"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00076EE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:rsid w:val="00EF5F57"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00076EE7"/>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:rsid w:val="00EF5F57"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00076EE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:rsid w:val="00EF5F57"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00076EE7"/>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00076EE7"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="日期 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00076EE7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00651964"/>
+    <w:rsid w:val="00822CC7"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="1931960546">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1757,57 +9703,72 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{691D5522-CDA7-4719-B5EB-401F946DAECB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1171</Characters>
+  <Pages>12</Pages>
+  <Words>1079</Words>
+  <Characters>6153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1374</CharactersWithSpaces>
+  <CharactersWithSpaces>7218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>中華民國銀行公會新聞稿</dc:title>
-  <dc:creator>user</dc:creator>
+  <dc:creator>bot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>