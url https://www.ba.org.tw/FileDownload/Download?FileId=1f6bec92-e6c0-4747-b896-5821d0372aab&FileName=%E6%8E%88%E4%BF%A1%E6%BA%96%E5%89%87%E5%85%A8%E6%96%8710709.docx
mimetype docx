--- v0 (2025-10-21)
+++ v1 (2026-06-17)
@@ -1,5452 +1,5102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00844D59" w:rsidRDefault="00844D59" w:rsidP="00844D59">
-[...3 lines deleted...]
-        <w:ind w:left="480"/>
+    <w:p w:rsidR="00156A61" w:rsidRDefault="003F2CBB" w:rsidP="003D40A1">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:afterLines="50" w:line="540" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="320" w:hanging="320"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
           <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F2CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>中華民國銀行公會會員</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>授</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F2CBB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>信準則</w:t>
+      </w:r>
+      <w:r w:rsidR="0011603E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>部分規定</w:t>
+      </w:r>
+      <w:r w:rsidR="005920EE">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>條文</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1A09">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>對照表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D40A1" w:rsidRPr="003D40A1" w:rsidRDefault="003D40A1" w:rsidP="003D40A1">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3544"/>
+        </w:tabs>
+        <w:spacing w:afterLines="50" w:line="540" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體"/>
+          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>中華民國銀行公會會員授信準則</w:t>
-[...88 lines deleted...]
-        <w:t>議</w:t>
+        <w:t>金管會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:spacing w:val="-20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>核議修正通過</w:t>
-[...47 lines deleted...]
-        <w:t>議</w:t>
+        <w:t>107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:spacing w:val="-20"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>核議修正通過</w:t>
-[...47 lines deleted...]
-        <w:t>監</w:t>
+        <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:spacing w:val="-20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>事會</w:t>
-[...6 lines deleted...]
-        <w:t>議</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...825 lines deleted...]
-          <w:spacing w:val="-20"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E4209">
-[...99 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>第 一 條</w:t>
+        <w:t>日金管銀國字第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本會為促進各會員健全銀行業務經營，發揮授信功能，提昇授信品質，確保授信資產之安全，特訂定本準則。</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">第 二 條 </w:t>
+        <w:t>10701142970</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 本準則所稱授信</w:t>
+        <w:t>號函</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D40A1">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...6 lines deleted...]
-        <w:t>係指會員辦理放款、透支、貼現、保證、承兌及其他經中央主管機關核准之業務。</w:t>
+        <w:t>同意備查</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844D59" w:rsidRDefault="00844D59" w:rsidP="00844D59">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3466"/>
+        <w:gridCol w:w="3467"/>
+        <w:gridCol w:w="2921"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A35896" w:rsidRPr="003F2CBB" w:rsidTr="001078B9">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A35896" w:rsidRPr="00E2027B" w:rsidRDefault="00A35896" w:rsidP="001078B9">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="280" w:hanging="280"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>修正</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2027B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A35896" w:rsidRPr="001E59A9" w:rsidRDefault="00A35896" w:rsidP="001078B9">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="280" w:hanging="280"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2027B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條文</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A35896" w:rsidRPr="001E59A9" w:rsidRDefault="00A35896" w:rsidP="001078B9">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="280" w:hanging="280"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E59A9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C67FEF" w:rsidRPr="003F2CBB" w:rsidTr="007F0A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第20條之1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>會員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>承作專案融資除應依一般徵、授信規範辦理外，應遵循下列原則</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，並訂定內部管理規定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>確認專案投資計畫是否適用專案融資。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理盡職調查(Due Diligence)，就專案計畫之財務、法律、保險、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>技術</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>等方面進行可行性及風險評估，必要時，應委託</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>外部專家(如律師、會計師等)、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>專業顧問公司或第三方檢測驗證機構出具評估報告。銀行經審慎評估該報告之合理性後，得將該評估報告作為自行之可行性及風險評估報告，或依其自行評估結果酌予修正後採用之。如屬機密性公共工程融資案件，應由政府有關部門或其指定之專業顧問公司出具評估報告，且銀行得逕行採用該評估報告作為徵審之參考依據。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="0092072B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="560" w:hangingChars="200" w:hanging="560"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(三)辦理專案融資風險評估時，應加強注意評估下列事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1.借款人之主要股東、專案之投資人、發起人及其專案執行之能力</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>及資力</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>、過往實績</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>及經營誠信</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2.資金用途應</w:t>
+            </w:r>
+            <w:r w:rsidR="00894A41" w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>評估各項成本及費用支出之合理性</w:t>
+            </w:r>
+            <w:r w:rsidR="00894A41" w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，並</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>就整體財務規劃覈實評估借款人資金缺口，以合理規劃授信額度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3.還款來源應評估財務假設</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>預測之可達成性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>及專案計畫完工後之現金流量，是否足以償還借款本息</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.債權確保應評估專案內各項主要標的物或擔保品，及其違約時之處分方式。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00824C7A" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="560" w:hangingChars="200" w:hanging="560"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>(四)為確保融資銀行之權益，應與借款人及投資人、發起人等關係人協商風險分攤機制及擔保架構，必要時應</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>採取相關風險控管機制，得包括但不限於加強徵提擔保品及(或)保證人、以信託方式設立專戶控管資金、引進外部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>專家(律師、會計師等)進行監管、借款人違約時之續建完工機制、退場機制或介入權等相關事宜。如屬機密性公共工程融資案件，得與工程採購機關商議由政府機關承擔債務或提供保證。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00CC4E45">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="624" w:firstLineChars="0" w:hanging="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(五)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>落實貸後管理機制:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00DC33B5">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>訂</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>追蹤專案計畫執行進度</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00042C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，並強化落實覆審作業。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="002A6F7D" w:rsidRDefault="00C67FEF" w:rsidP="00DC33B5">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.審慎評估</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>授信戶及其經營管理階層</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之負面或異常資訊對債權之影響，確實掌握授信戶實際財業務狀況。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="002A6F7D" w:rsidRDefault="00C67FEF" w:rsidP="00DC33B5">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3.控管放款資金撥貸作業，並確實審查交易文件之合理</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8273E" w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>性</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>或真實性及資金流向。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00794597">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="624" w:firstLineChars="0" w:hanging="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(六)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理專案融資重大款項之國外匯款，應依防制洗錢及打擊資恐等相關法規辦理。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="007C6567">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="691" w:left="1898" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>第20條之1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>銀行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>承作</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>大型公共工程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>專案融資除應依一般徵、授信規範辦理外，應遵循下列原則:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>確認專案投資計畫是否適用專案融資。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理盡職調查(Due Diligence)，就專案計畫之財務、法律、保險、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>工程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>等方面進行可行性及風險評估，必要時，應委託專業顧問公司或第三方檢測驗證機構出具評估報告。銀行經審慎評估該報告之合理性後，得將該評估報告作為自行之可行性及風險評估報告，或依其自行評估結果酌予修正後採用之。如屬機密性公共工程融資案件，應由政府有關部門或其指定之專業顧問公司出具評估報告，且銀行得逕行採用該評估報告作為徵審之參考依據。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00336C26">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理專案融資風險評估時，應加強注意評估</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>下列事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>1.借款人之主要股東、專案之投資人、發起人及其專案執行之能力、過往實績等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2.資金用途應評估各項成本及費用支出之合理性。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>3.還款來源應評估財務假設</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>預測之可達成性。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="003D114F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.債權確保應評估專案內各項主要標的物或擔保品，及其違約時之處分方式。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="00336C26">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>為確保融資銀行之權益，應與借款人及投資人、發起人等關係人協商風險分攤機制及擔保架構，必要時應</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>加強徵提擔保品及(或)保證人。如屬機密性公共工程融資案件，應與工程採購機關商訂相關風險控管機制，得包括但不限於由政府機關承擔債務或提供保證、以信託方式設立專戶控管資金、引進外部專家(律師、會計師等)進行監管、借款人違約時之續建完工機制、退場機制或介入權等相</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>關事宜</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00824C7A" w:rsidRDefault="00C67FEF" w:rsidP="00824C7A">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="561" w:hangingChars="200" w:hanging="561"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(五)如係聯貸案，有關籌組銀行團之程序如下:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00824C7A" w:rsidRDefault="00C67FEF" w:rsidP="00BF26C3">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="50" w:left="400" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主辦行應先就申請案借款計畫確實評估其可行性及分析其還款能力，並將所作評估及分析事項連同借款人財、業務徵信資料，製作成聯貸說明書，邀請其他銀行參貸。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00042C1E" w:rsidRDefault="00C67FEF" w:rsidP="00BF26C3">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="50" w:left="400" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>主辦行應視個案需要，聯繫有意願參貸之銀行召開聯貸說明會。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00042C1E" w:rsidRDefault="00C67FEF" w:rsidP="00BF26C3">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="50" w:left="400" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>聯貸案經各參貸銀行依其內部程序簽報核准後，主辦行應將主辦行與參貸行間及銀行與借款人間之權利義務，訂明於聯貸合約書後，安排與借款人簽約事宜。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="002A6F7D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="595" w:hangingChars="200" w:hanging="561"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(六)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>落實貸後管理機制，訂定追蹤專案計畫執行進度。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>如屬機密性公共工程融資案件，應請工程採購機關出具工程執行進度、借款人履約狀況及借款人所提供指定用途之支出憑證是否符合工程契約之意見</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="006966BA" w:rsidRDefault="00C67FEF" w:rsidP="002A6F7D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="595" w:hangingChars="200" w:hanging="561"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A6F7D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(七)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理專案融資重大款項之國外匯款，應依</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006966BA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>防制洗錢及打擊資恐等相關法規辦理。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="003C63FA" w:rsidRDefault="00C67FEF" w:rsidP="006B2BF4">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>金管會107年1月16日金管銀國字第10600319131</w:t>
+            </w:r>
+            <w:r w:rsidR="001072B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>號函囑本會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>增訂大型公共工程以外之專案融資研議原則性規範，鑒於銀行辦理專案融資之原則不因其是否屬「大型公共工程」而有不同，爰修正</w:t>
+            </w:r>
+            <w:r w:rsidR="00092941">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>本條</w:t>
+            </w:r>
+            <w:r w:rsidR="00185AAB">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規定之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>適用範圍</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>擴及所有專案融資(即</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>不限於大型</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>公共工程之專案融資</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>並</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321" w:rsidRPr="00F14321">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>參考</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BF4" w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>金管會檢查局【106年度下半年主要檢查缺失-本國銀行】報告(以下簡稱金檢報告)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321" w:rsidRPr="00F14321">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>對於專案型融資聯貸授信案所提改善作法，增訂會員</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>應訂定</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321" w:rsidRPr="00F14321">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>內部管理</w:t>
+            </w:r>
+            <w:r w:rsidR="006B2BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規定</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321" w:rsidRPr="00F14321">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，落實風</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14321" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>險控管。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D2A37" w:rsidRPr="003C63FA" w:rsidRDefault="003F5B7D" w:rsidP="00DA3CE1">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004316A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>參考會員銀行所提意見，</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2A37" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>對於銀行辦理盡職調查</w:t>
+            </w:r>
+            <w:r w:rsidR="007F03D2" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>作</w:t>
+            </w:r>
+            <w:r w:rsidR="007F03D2" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>業</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF35F8" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，增</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038730C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>訂</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF35F8" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>銀行可</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE213F" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>委託外部專家(如律師、會計師等)</w:t>
+            </w:r>
+            <w:r w:rsidR="007F03D2" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>出具評估報告</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2A37" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF35F8" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>爰修正</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2A37" w:rsidRPr="003C63FA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行條文第(二)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>款。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00480600" w:rsidRDefault="00C67FEF" w:rsidP="00DA3CE1">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B942A5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>參考</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5B7D" w:rsidRPr="00B942A5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員銀行及</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>金檢報告</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5B7D" w:rsidRPr="00487640">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>所提意見</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，修正</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2234">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7829">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2234">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第(三)款，加強銀行辦理專案融資之風險評估。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E87988" w:rsidRPr="008604EA" w:rsidRDefault="00A635B0" w:rsidP="001E5A20">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>配合</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87988" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>本條</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87988" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>適用範圍</w:t>
+            </w:r>
+            <w:r w:rsidR="004737A6" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>擴及所有專案融資</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87988" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>修正現行條文第(四)款，</w:t>
+            </w:r>
+            <w:r w:rsidR="004737A6" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>將</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>以信託方式設立專戶控管資金、引進外部專家(律師、會計師等)進行監管、借款人違約時之續建完工機制、退場機制或介入權等</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5B7D" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>風險控管機制</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>亦擴及</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5B7D" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>適用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>所有專案融資</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87988" w:rsidRPr="008604EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00453B98" w:rsidRDefault="00C67FEF" w:rsidP="00DA3CE1">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>因本準則</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>已增訂</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第20條之2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>關於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>聯貸案相關</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規範</w:t>
+            </w:r>
+            <w:r w:rsidR="00B737ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條文草案(尚待提報理事會核議)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，爰刪除</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2234" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7829" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2234" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第(五)款。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001072B8" w:rsidRPr="00B94D43" w:rsidRDefault="001C2234" w:rsidP="00DA3CE1">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7829" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第(六)款配合順移至第</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00453B98">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(五)款，並</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>參考</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員銀行及</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>金檢報告</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>所提意見</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00DF1600">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>增訂評估授信戶及其經營管理階層之負面或異常資訊對債權之影響、</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="001072B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>強化</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>控管放款資金撥</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>貸</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>及審查交易文件</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>等相關</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規範。</w:t>
+            </w:r>
+            <w:r w:rsidR="001072B8" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>至後段有關</w:t>
+            </w:r>
+            <w:r w:rsidR="007924E5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>洽請工程機關出具工程執行進度、支出憑證是否符合工程</w:t>
+            </w:r>
+            <w:r w:rsidR="001478F5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>契約</w:t>
+            </w:r>
+            <w:r w:rsidR="001072B8" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidR="001478F5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>意見等相關</w:t>
+            </w:r>
+            <w:r w:rsidR="001072B8" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規範移列至</w:t>
+            </w:r>
+            <w:r w:rsidR="009277E5" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第20條之3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05111" w:rsidRPr="00B94D43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="001072B8" w:rsidRDefault="001C2234" w:rsidP="00DA3CE1">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>現行</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7829" w:rsidRPr="001072B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>條</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>文</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67FEF" w:rsidRPr="001072B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="Courier New" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第(七)款配合順移至第(六)款。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C67FEF" w:rsidRPr="00480600" w:rsidRDefault="00C67FEF" w:rsidP="001B7829">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="567" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidTr="007F0A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>第20條之2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>銀行辦理聯合授信(以下簡稱聯貸)案件之主辦行、管理行與參貸行間職責約定及資訊分享事項，應遵循下列原則：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="00801627">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="595" w:hangingChars="200" w:hanging="561"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(一)職責約定事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.主辦行</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(1)主辦行應先就申請案借款計畫確實評估其效益與可行性，分析其還款能力。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(2)主辦行如決定籌組聯貸銀行團後，應將其所持有由借款人提供之財、業務徵信資料，提供參貸行分析及評估，並視個案需要製作成聯貸說明書，邀請其他銀行參貸。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(3)如主辦行就該個案製有聯貸說明書，應請借款人或其授權之人確認並聲明內容均屬真實無誤。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(4)主辦行應視個案需要，聯繫有意願參貸之銀行召開聯貸說明會。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(5)主辦行應於聯貸合約訂明授信條件、主辦行、管理行與參貸行間之權利義務，及銀行與借款人間之權利義務，並安排與借款人辦理簽約事宜。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.管理行</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="235" w:left="565" w:firstLineChars="0" w:hanging="1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>管理行應視聯貸合約規定，辦理擔保品管理、保險、撥貸、貸款用途及資金流向追蹤、收取本息、貸後管理等有關事宜，並依聯貸合約約定向參貸行通知。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3.參貸行</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(1)參貸行應評估分析聯貸案之可行性與合理性，並依內部程序簽報後，作成是否參加聯貸之決定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(2)在評估過程中，應儘可能調查借款人現況、信用度、營運、財務狀況及行業市場資訊等，以達成審慎獨立之判斷。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="177" w:left="848" w:hangingChars="151" w:hanging="423"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(3)參貸行應視個案需要，向主辦行或管理行查詢聯貸案管理情形，並請其協助調</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>閱相關資料或向借保人或本案關係人要求辦理實地訪察及勘廠；必要時得請主辦行或管理行向借保人或本案關係人要求委請公正第三方(如會計師或其他專業機構)出具評估報告。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="00801627">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="595" w:hangingChars="200" w:hanging="561"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(二)資訊分享事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.主辦行、管理行及參貸行得相互提供借保人相關資料供雙方進行查調分析。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.借保人發生不良記錄、重大違約情事或知悉有其他突發事件發生者，管理行應依聯貸合約進行處理，以維聯貸銀行團債權，同時通知參貸行，並視需要召開聯貸會議，檢討聯貸案之執行。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3.參貸行知悉借保人有不良記錄或突發事件發生者，亦應通知管理行。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4.主辦行或管理行對於參貸行為債權保障或風險管理需求，所提出之合理查詢事項，應協助參貸行轉知借保人</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>或本案關係人，並將查詢結果回復參貸行。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="006966BA">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="520" w:hanging="280"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:b/>
+                <w:color w:val="1F497D" w:themeColor="dark2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5.管理行應依聯貸合約約定，要求借款人定期提供相關財務報表資料，並轉知參貸行。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(本條新增)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="00AF722F" w:rsidP="00AF722F">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF722F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>依據金管會107年1月23日金管銀控字第10702700130號函規定，增訂銀行辦理聯貸案之主辦行與參貸行間職責約定及資訊分享事項相關自律規範</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidTr="007F0A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00801627" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>第20條之3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE1D18" w:rsidRPr="00BF7939" w:rsidRDefault="00AE1D18" w:rsidP="00AE1D18">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>會員辦理政</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>府採購且聯貸金額達50億元以上者，得與採購機關、借款人共同簽訂行政院公共工程委員會(以下簡稱工程會)頒定之「重大政府採購得標廠商與銀行及採購機關三方協議書」</w:t>
+            </w:r>
+            <w:r w:rsidR="00216833" w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（以下簡稱「三方協議書」）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，內容包括採購契約款應撥入專戶控管、撥入專戶方式非經會員同意不得變更、借款人動用專戶款項應以專款專用為原則；且會員得向採購機關查詢採購契約內容、履約情形，並得向採購機關查詢依採購契約約定應提出之請款單據、估驗報告或估驗計價單等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00AE1D18" w:rsidRDefault="00AE1D18" w:rsidP="00216833">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>前項</w:t>
+            </w:r>
+            <w:r w:rsidR="00216833" w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>「三方協議書」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>內容，依工程會107年6月29日工程企字第10700199980號函規定，會員得視個案情形調整，並與採購機關、借款人三方合</w:t>
+            </w:r>
+            <w:r w:rsidR="004968D1" w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>意</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7939">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>後簽訂。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>(本條新增)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>本條由現行條文第20條之1第(六)款後段移列修正。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>金管會106年12月12日金管銀國字第10600226490號函說明三之(一)函示，依106年11月20日立法院第9屆第4會期財政委員會第14次全體委員會議臨時提案決議政府宣布之重大工程且聯貸金額50億元以上者，應採三方合約。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRPr="00303E49" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>嗣工程會為利政府重大採購案順利進行，協助廠商融資調度，建立廠商、機關及銀行間資訊互通及照會機制，以107年6月29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>日工程企字</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>10700199980</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>號函發布「重大政府採</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>購得標廠商與銀行及採購機關三方協議書(範本)」。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F621D" w:rsidRDefault="002F621D" w:rsidP="002F621D">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>爰</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>遵照</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>上開</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>金管會、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>工程會函</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>示</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>三方</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>協議書內容，據以增訂本條</w:t>
+            </w:r>
+            <w:r w:rsidR="00216833">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>第1項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00303E49">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規定，用以確認借款人履約情形及避免借款人將借款資金流用於非屬採購案計畫之用途。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE1D18" w:rsidRPr="00303E49" w:rsidRDefault="00216833" w:rsidP="00216833">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>另依</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1D18">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>工程會上開函文說明三意旨，增訂本條第2項</w:t>
+            </w:r>
+            <w:r w:rsidR="00322A28">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>規定</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1D18">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>，以符</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1D18" w:rsidRPr="00AE1D18">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>三方協議書內容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>得</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1D18" w:rsidRPr="00AE1D18">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>經會員與採購機關、借款人三方合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>意</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1D18" w:rsidRPr="00AE1D18">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>後簽訂之規定。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00626831" w:rsidRPr="00303E49" w:rsidTr="007F0A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00626831" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="599" w:hangingChars="214" w:hanging="599"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>第30條</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00985578" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員應於授信案件貸放後辦理覆審及追蹤考核工作，其重點在瞭解授信戶能否按照原訂貸款計畫妥善運用，切實履行契約規定及其他約定事項，重要授信個案如有實際需要，應辦理實地覆審。其相關管理規定由會員依有關法規自行訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員應於無追索權應收帳款承購後辦理覆審及追踨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>考核工作，其相關規定由會員自行訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00801627" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>會員辦理聯貸案之貸後覆審，主辦行或管理行應依聯貸合約約定按時提供授信戶貸後管理相關資料予參貸行，參貸行應依其內部貸後管理相關規定，自行辦理貸後覆審作業及追蹤考核工作，並視個案實際需要，洽請主辦行或管理行協助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>查詢聯貸案管理情形、調閱案件最新相關資料或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801627">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>辦理實地覆審。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00985578" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:before="100" w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="1F497D" w:themeColor="dark2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理授信覆審，其覆審人員不得覆審本身經辦之授信案件，每一授信案件經辦理覆審後，應編製覆審報告。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00626831" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="599" w:hangingChars="214" w:hanging="599"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>第30條</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00985578" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員應於授信案件貸放後辦理覆審及追蹤考核工作，其重點在瞭解授信戶能否按照原訂貸款計畫妥善運用，切實履行契約規定及其他約定事項，重要授信個案如有實際需要，應辦理實地覆審。其相關管理規定由會員依有關法規自行訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00985578" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="14" w:left="34" w:firstLineChars="0" w:firstLine="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>會員應於無追索權應收帳款承購後辦理覆審及追踨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>考核工作，其相關規定由會員自行訂定。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="1" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985578">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>辦理授信覆審，其覆審人員不得覆審本身經辦之授信案件，每一授信案件經辦理覆審後，應編製覆審報告。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00626831" w:rsidRPr="00985578" w:rsidRDefault="00626831" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="1" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00626831" w:rsidRPr="00303E49" w:rsidRDefault="00CE58F2" w:rsidP="00626831">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE58F2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>依據金管會107年1月23日金管銀控字第10702700130號函規定，增訂銀行辦理聯貸案之貸後覆審相關自律規範</w:t>
+            </w:r>
+            <w:r w:rsidR="00642553">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003F2CBB" w:rsidRPr="00303E49" w:rsidRDefault="003F2CBB" w:rsidP="00C22A4E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="100" w:line="400" w:lineRule="exact"/>
-[...680 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="450" w:firstLine="1260"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004339AD">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00844D59" w:rsidRDefault="00844D59" w:rsidP="00844D59">
-[...3267 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+    <w:sectPr w:rsidR="003F2CBB" w:rsidRPr="00303E49" w:rsidSect="00E356BD">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A68AB" w:rsidRDefault="001A68AB" w:rsidP="00BF6041">
+    <w:p w:rsidR="00F70053" w:rsidRDefault="00F70053">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A68AB" w:rsidRDefault="001A68AB" w:rsidP="00BF6041">
+    <w:p w:rsidR="00F70053" w:rsidRDefault="00F70053">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p w:rsidR="00FD7080" w:rsidRDefault="00907FEE">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:framePr w:w="1440" w:hSpace="737" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:rPr>
+        <w:rStyle w:val="a7"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a7"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00FD7080">
+      <w:rPr>
+        <w:rStyle w:val="a7"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a7"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00FD7080" w:rsidRDefault="00FD7080">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="24809137"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00C33417" w:rsidRDefault="00907FEE">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
+          <w:r w:rsidR="003D40A1" w:rsidRPr="003D40A1">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="zh-TW"/>
+            </w:rPr>
+            <w:t>9</w:t>
+          </w:r>
+        </w:fldSimple>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00FD7080" w:rsidRDefault="00FD7080">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:ind w:right="360" w:firstLine="12480"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A68AB" w:rsidRDefault="001A68AB" w:rsidP="00BF6041">
+    <w:p w:rsidR="00F70053" w:rsidRDefault="00F70053">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A68AB" w:rsidRDefault="001A68AB" w:rsidP="00BF6041">
+    <w:p w:rsidR="00F70053" w:rsidRDefault="00F70053">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="1B111C8D"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0C1D620B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E947FE0"/>
-    <w:lvl w:ilvl="0" w:tplc="4E34ACA4">
+    <w:tmpl w:val="C4D49764"/>
+    <w:lvl w:ilvl="0" w:tplc="9D508DF8">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="第%1條"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="16114517"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02445DF2"/>
+    <w:lvl w:ilvl="0" w:tplc="65388B0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="19AC20BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="754C55EE"/>
+    <w:lvl w:ilvl="0" w:tplc="1C10DD94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2098" w:hanging="480"/>
+        <w:ind w:left="1047" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2487" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2967" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3927" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4407" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1C935DE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83002920"/>
+    <w:lvl w:ilvl="0" w:tplc="008408F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2578" w:hanging="480"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3058" w:hanging="480"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3538" w:hanging="480"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4018" w:hanging="480"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4498" w:hanging="480"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4978" w:hanging="480"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5458" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5938" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35326F22"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="241C76AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2394394E"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="A47A7778"/>
+    <w:lvl w:ilvl="0" w:tplc="1C88D4F8">
+      <w:start w:val="5"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="第%1條"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="細明體" w:hint="eastAsia"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="390D7336"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFE2212C"/>
+    <w:lvl w:ilvl="0" w:tplc="D506F1A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EEE2FFC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...7 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="480"/>
@@ -5467,62 +5117,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BB7E22"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="49AD38B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D24C63A"/>
-    <w:lvl w:ilvl="0" w:tplc="7466C94C">
+    <w:tmpl w:val="2C02C2E8"/>
+    <w:lvl w:ilvl="0" w:tplc="2A66062E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2098" w:hanging="480"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5557,429 +5207,1128 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5EBB77C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7294F084"/>
+    <w:lvl w:ilvl="0" w:tplc="826AAEF0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="68B129AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3936478A"/>
+    <w:lvl w:ilvl="0" w:tplc="40B02992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="79B579C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3506B32C"/>
+    <w:lvl w:ilvl="0" w:tplc="9EBCFD5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="79C37973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="574A3F44"/>
+    <w:lvl w:ilvl="0" w:tplc="80687736">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="7AA26CAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02445DF2"/>
+    <w:lvl w:ilvl="0" w:tplc="65388B0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="178178"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00844D59"/>
-[...136 lines deleted...]
-    <w:rsid w:val="00FD2DF0"/>
+    <w:rsidRoot w:val="003A7F4A"/>
+    <w:rsid w:val="00000800"/>
+    <w:rsid w:val="00000F83"/>
+    <w:rsid w:val="00003D50"/>
+    <w:rsid w:val="0001649F"/>
+    <w:rsid w:val="0001667E"/>
+    <w:rsid w:val="000307E3"/>
+    <w:rsid w:val="000334E3"/>
+    <w:rsid w:val="000422C4"/>
+    <w:rsid w:val="00042C1E"/>
+    <w:rsid w:val="00044644"/>
+    <w:rsid w:val="000536DF"/>
+    <w:rsid w:val="00056164"/>
+    <w:rsid w:val="00063801"/>
+    <w:rsid w:val="0008167C"/>
+    <w:rsid w:val="00081E5D"/>
+    <w:rsid w:val="000827F2"/>
+    <w:rsid w:val="00085FFD"/>
+    <w:rsid w:val="00090F82"/>
+    <w:rsid w:val="00092941"/>
+    <w:rsid w:val="000A0C9B"/>
+    <w:rsid w:val="000A15C8"/>
+    <w:rsid w:val="000A396F"/>
+    <w:rsid w:val="000A73D2"/>
+    <w:rsid w:val="000B26BA"/>
+    <w:rsid w:val="000D1E18"/>
+    <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000D6343"/>
+    <w:rsid w:val="000E186A"/>
+    <w:rsid w:val="000E59C6"/>
+    <w:rsid w:val="000F1B47"/>
+    <w:rsid w:val="000F6697"/>
+    <w:rsid w:val="000F6BEE"/>
+    <w:rsid w:val="00106E26"/>
+    <w:rsid w:val="001072B8"/>
+    <w:rsid w:val="001078B9"/>
+    <w:rsid w:val="00115EF4"/>
+    <w:rsid w:val="0011603E"/>
+    <w:rsid w:val="00116435"/>
+    <w:rsid w:val="0012135A"/>
+    <w:rsid w:val="00146E60"/>
+    <w:rsid w:val="001478F5"/>
+    <w:rsid w:val="0015091B"/>
+    <w:rsid w:val="00154006"/>
+    <w:rsid w:val="0015497D"/>
+    <w:rsid w:val="00155C73"/>
+    <w:rsid w:val="00156A61"/>
+    <w:rsid w:val="001649BD"/>
+    <w:rsid w:val="001707A8"/>
+    <w:rsid w:val="00173678"/>
+    <w:rsid w:val="00185AAB"/>
+    <w:rsid w:val="00186693"/>
+    <w:rsid w:val="00192191"/>
+    <w:rsid w:val="00196B90"/>
+    <w:rsid w:val="001A4653"/>
+    <w:rsid w:val="001B3A0C"/>
+    <w:rsid w:val="001B7829"/>
+    <w:rsid w:val="001C059B"/>
+    <w:rsid w:val="001C064D"/>
+    <w:rsid w:val="001C2234"/>
+    <w:rsid w:val="001C3BAA"/>
+    <w:rsid w:val="001C528A"/>
+    <w:rsid w:val="001C6139"/>
+    <w:rsid w:val="001D2A37"/>
+    <w:rsid w:val="001E59A9"/>
+    <w:rsid w:val="001E5A20"/>
+    <w:rsid w:val="001E5F07"/>
+    <w:rsid w:val="001E769C"/>
+    <w:rsid w:val="001F006F"/>
+    <w:rsid w:val="001F2E77"/>
+    <w:rsid w:val="001F6072"/>
+    <w:rsid w:val="00200EE8"/>
+    <w:rsid w:val="00205E77"/>
+    <w:rsid w:val="002136E3"/>
+    <w:rsid w:val="00216496"/>
+    <w:rsid w:val="00216833"/>
+    <w:rsid w:val="00223E2A"/>
+    <w:rsid w:val="00224F09"/>
+    <w:rsid w:val="0022536A"/>
+    <w:rsid w:val="0022556B"/>
+    <w:rsid w:val="00231BFD"/>
+    <w:rsid w:val="00235B97"/>
+    <w:rsid w:val="00236870"/>
+    <w:rsid w:val="00236A87"/>
+    <w:rsid w:val="0024677B"/>
+    <w:rsid w:val="00264539"/>
+    <w:rsid w:val="0027314B"/>
+    <w:rsid w:val="00287186"/>
+    <w:rsid w:val="002931D4"/>
+    <w:rsid w:val="002932B6"/>
+    <w:rsid w:val="002A17BB"/>
+    <w:rsid w:val="002A2AF1"/>
+    <w:rsid w:val="002A6F7D"/>
+    <w:rsid w:val="002B1EDE"/>
+    <w:rsid w:val="002B2C79"/>
+    <w:rsid w:val="002C1B3A"/>
+    <w:rsid w:val="002C49C9"/>
+    <w:rsid w:val="002C4A97"/>
+    <w:rsid w:val="002C5A24"/>
+    <w:rsid w:val="002E28C9"/>
+    <w:rsid w:val="002E6203"/>
+    <w:rsid w:val="002F297E"/>
+    <w:rsid w:val="002F5BCA"/>
+    <w:rsid w:val="002F621D"/>
+    <w:rsid w:val="00301024"/>
+    <w:rsid w:val="00303005"/>
+    <w:rsid w:val="00303E49"/>
+    <w:rsid w:val="00320957"/>
+    <w:rsid w:val="00322A28"/>
+    <w:rsid w:val="00336C26"/>
+    <w:rsid w:val="00345760"/>
+    <w:rsid w:val="00345EE4"/>
+    <w:rsid w:val="00352BEA"/>
+    <w:rsid w:val="00360A30"/>
+    <w:rsid w:val="00363825"/>
+    <w:rsid w:val="00373C30"/>
+    <w:rsid w:val="00375E45"/>
+    <w:rsid w:val="003824BF"/>
+    <w:rsid w:val="003865D7"/>
+    <w:rsid w:val="0038730C"/>
+    <w:rsid w:val="003957F2"/>
+    <w:rsid w:val="003A397C"/>
+    <w:rsid w:val="003A6429"/>
+    <w:rsid w:val="003A7F4A"/>
+    <w:rsid w:val="003B191E"/>
+    <w:rsid w:val="003C2CC5"/>
+    <w:rsid w:val="003C63FA"/>
+    <w:rsid w:val="003D40A1"/>
+    <w:rsid w:val="003E509C"/>
+    <w:rsid w:val="003E7036"/>
+    <w:rsid w:val="003F1B1B"/>
+    <w:rsid w:val="003F2159"/>
+    <w:rsid w:val="003F2CBB"/>
+    <w:rsid w:val="003F5B7D"/>
+    <w:rsid w:val="003F5C1C"/>
+    <w:rsid w:val="003F6300"/>
+    <w:rsid w:val="004047D3"/>
+    <w:rsid w:val="00414D28"/>
+    <w:rsid w:val="004316A2"/>
+    <w:rsid w:val="00431BE4"/>
+    <w:rsid w:val="00434014"/>
+    <w:rsid w:val="00451771"/>
+    <w:rsid w:val="00451C61"/>
+    <w:rsid w:val="00453B10"/>
+    <w:rsid w:val="00453B98"/>
+    <w:rsid w:val="00453D27"/>
+    <w:rsid w:val="0046124C"/>
+    <w:rsid w:val="004709C3"/>
+    <w:rsid w:val="004737A6"/>
+    <w:rsid w:val="00476230"/>
+    <w:rsid w:val="00476ED0"/>
+    <w:rsid w:val="00477710"/>
+    <w:rsid w:val="00480600"/>
+    <w:rsid w:val="00487640"/>
+    <w:rsid w:val="0049281A"/>
+    <w:rsid w:val="004968D1"/>
+    <w:rsid w:val="00496DC2"/>
+    <w:rsid w:val="004A349E"/>
+    <w:rsid w:val="004A4DB6"/>
+    <w:rsid w:val="004B080D"/>
+    <w:rsid w:val="004D0C0C"/>
+    <w:rsid w:val="004D1C85"/>
+    <w:rsid w:val="004F6249"/>
+    <w:rsid w:val="004F626F"/>
+    <w:rsid w:val="005006BB"/>
+    <w:rsid w:val="00503C3A"/>
+    <w:rsid w:val="00515A66"/>
+    <w:rsid w:val="00524125"/>
+    <w:rsid w:val="00531228"/>
+    <w:rsid w:val="00540167"/>
+    <w:rsid w:val="0054238C"/>
+    <w:rsid w:val="00542E97"/>
+    <w:rsid w:val="00543EE0"/>
+    <w:rsid w:val="00551825"/>
+    <w:rsid w:val="005532AD"/>
+    <w:rsid w:val="005707FC"/>
+    <w:rsid w:val="00574381"/>
+    <w:rsid w:val="00582ED4"/>
+    <w:rsid w:val="00585BA4"/>
+    <w:rsid w:val="00585EC0"/>
+    <w:rsid w:val="005920EE"/>
+    <w:rsid w:val="0059583F"/>
+    <w:rsid w:val="00596EDD"/>
+    <w:rsid w:val="005A4664"/>
+    <w:rsid w:val="005A5D61"/>
+    <w:rsid w:val="005A7F47"/>
+    <w:rsid w:val="005B0C57"/>
+    <w:rsid w:val="005C4AE0"/>
+    <w:rsid w:val="005C4DA8"/>
+    <w:rsid w:val="005D2BD1"/>
+    <w:rsid w:val="005D7F59"/>
+    <w:rsid w:val="005F1432"/>
+    <w:rsid w:val="005F5610"/>
+    <w:rsid w:val="005F7235"/>
+    <w:rsid w:val="006001AF"/>
+    <w:rsid w:val="0060029D"/>
+    <w:rsid w:val="00603F4D"/>
+    <w:rsid w:val="00612377"/>
+    <w:rsid w:val="00617456"/>
+    <w:rsid w:val="00621EEA"/>
+    <w:rsid w:val="00624169"/>
+    <w:rsid w:val="00626831"/>
+    <w:rsid w:val="006320D1"/>
+    <w:rsid w:val="00640FD6"/>
+    <w:rsid w:val="00642553"/>
+    <w:rsid w:val="0064657A"/>
+    <w:rsid w:val="006512A1"/>
+    <w:rsid w:val="00652E29"/>
+    <w:rsid w:val="00654F57"/>
+    <w:rsid w:val="00655F29"/>
+    <w:rsid w:val="00656D4B"/>
+    <w:rsid w:val="00661B8C"/>
+    <w:rsid w:val="00670BF7"/>
+    <w:rsid w:val="00681723"/>
+    <w:rsid w:val="00681E33"/>
+    <w:rsid w:val="006873DB"/>
+    <w:rsid w:val="006966BA"/>
+    <w:rsid w:val="00696EDC"/>
+    <w:rsid w:val="006A5C70"/>
+    <w:rsid w:val="006B2BF4"/>
+    <w:rsid w:val="006C0E7B"/>
+    <w:rsid w:val="006C6787"/>
+    <w:rsid w:val="006D0B9A"/>
+    <w:rsid w:val="006D3D30"/>
+    <w:rsid w:val="006E0011"/>
+    <w:rsid w:val="006E38D0"/>
+    <w:rsid w:val="007111A9"/>
+    <w:rsid w:val="0071545F"/>
+    <w:rsid w:val="007224D5"/>
+    <w:rsid w:val="007263D9"/>
+    <w:rsid w:val="00726833"/>
+    <w:rsid w:val="0073225E"/>
+    <w:rsid w:val="00735EB6"/>
+    <w:rsid w:val="00745080"/>
+    <w:rsid w:val="00753C17"/>
+    <w:rsid w:val="00754D80"/>
+    <w:rsid w:val="00762253"/>
+    <w:rsid w:val="007875CA"/>
+    <w:rsid w:val="007909E5"/>
+    <w:rsid w:val="00790CDB"/>
+    <w:rsid w:val="007924E5"/>
+    <w:rsid w:val="00794597"/>
+    <w:rsid w:val="00794EEB"/>
+    <w:rsid w:val="007955FC"/>
+    <w:rsid w:val="00797FEC"/>
+    <w:rsid w:val="007A1A09"/>
+    <w:rsid w:val="007B4202"/>
+    <w:rsid w:val="007B758C"/>
+    <w:rsid w:val="007C1AC8"/>
+    <w:rsid w:val="007C3503"/>
+    <w:rsid w:val="007C6567"/>
+    <w:rsid w:val="007D3E83"/>
+    <w:rsid w:val="007D53D9"/>
+    <w:rsid w:val="007E264E"/>
+    <w:rsid w:val="007E5E1F"/>
+    <w:rsid w:val="007F03D2"/>
+    <w:rsid w:val="007F0A23"/>
+    <w:rsid w:val="007F5F3E"/>
+    <w:rsid w:val="00801627"/>
+    <w:rsid w:val="00813752"/>
+    <w:rsid w:val="0081398F"/>
+    <w:rsid w:val="0081505C"/>
+    <w:rsid w:val="00823BA6"/>
+    <w:rsid w:val="00824C7A"/>
+    <w:rsid w:val="00825351"/>
+    <w:rsid w:val="00825F72"/>
+    <w:rsid w:val="008274F8"/>
+    <w:rsid w:val="00836F9F"/>
+    <w:rsid w:val="00840608"/>
+    <w:rsid w:val="0084249B"/>
+    <w:rsid w:val="00845D2E"/>
+    <w:rsid w:val="00852642"/>
+    <w:rsid w:val="00857539"/>
+    <w:rsid w:val="008575FD"/>
+    <w:rsid w:val="00857804"/>
+    <w:rsid w:val="008604EA"/>
+    <w:rsid w:val="008651D3"/>
+    <w:rsid w:val="00877BD8"/>
+    <w:rsid w:val="00883C75"/>
+    <w:rsid w:val="0089428B"/>
+    <w:rsid w:val="00894A41"/>
+    <w:rsid w:val="008A429B"/>
+    <w:rsid w:val="008A7AE8"/>
+    <w:rsid w:val="008B3473"/>
+    <w:rsid w:val="008B353B"/>
+    <w:rsid w:val="008B64E3"/>
+    <w:rsid w:val="008B6FBF"/>
+    <w:rsid w:val="008D0685"/>
+    <w:rsid w:val="008D08D7"/>
+    <w:rsid w:val="008D28FC"/>
+    <w:rsid w:val="008D432D"/>
+    <w:rsid w:val="008E6ABB"/>
+    <w:rsid w:val="008F4C9F"/>
+    <w:rsid w:val="008F6EC7"/>
+    <w:rsid w:val="00907C27"/>
+    <w:rsid w:val="00907FEE"/>
+    <w:rsid w:val="00913266"/>
+    <w:rsid w:val="00915236"/>
+    <w:rsid w:val="0092072B"/>
+    <w:rsid w:val="009277E5"/>
+    <w:rsid w:val="00933D36"/>
+    <w:rsid w:val="0093523D"/>
+    <w:rsid w:val="009373EA"/>
+    <w:rsid w:val="0094095F"/>
+    <w:rsid w:val="009440E3"/>
+    <w:rsid w:val="00946B1D"/>
+    <w:rsid w:val="009524A8"/>
+    <w:rsid w:val="00953C34"/>
+    <w:rsid w:val="00983EA7"/>
+    <w:rsid w:val="009A2CD1"/>
+    <w:rsid w:val="009A6681"/>
+    <w:rsid w:val="009B3C6E"/>
+    <w:rsid w:val="009C1279"/>
+    <w:rsid w:val="009C28E4"/>
+    <w:rsid w:val="009C7095"/>
+    <w:rsid w:val="009D39B2"/>
+    <w:rsid w:val="009D48A6"/>
+    <w:rsid w:val="009E6A46"/>
+    <w:rsid w:val="009F34F6"/>
+    <w:rsid w:val="00A012E1"/>
+    <w:rsid w:val="00A02CB5"/>
+    <w:rsid w:val="00A03D74"/>
+    <w:rsid w:val="00A05150"/>
+    <w:rsid w:val="00A1253B"/>
+    <w:rsid w:val="00A20ED1"/>
+    <w:rsid w:val="00A238C3"/>
+    <w:rsid w:val="00A35896"/>
+    <w:rsid w:val="00A5672A"/>
+    <w:rsid w:val="00A635B0"/>
+    <w:rsid w:val="00A7321F"/>
+    <w:rsid w:val="00A75096"/>
+    <w:rsid w:val="00A86821"/>
+    <w:rsid w:val="00AA250B"/>
+    <w:rsid w:val="00AA44B1"/>
+    <w:rsid w:val="00AA6BC2"/>
+    <w:rsid w:val="00AA6E84"/>
+    <w:rsid w:val="00AD601C"/>
+    <w:rsid w:val="00AE1D18"/>
+    <w:rsid w:val="00AE1E46"/>
+    <w:rsid w:val="00AE3B1E"/>
+    <w:rsid w:val="00AF384A"/>
+    <w:rsid w:val="00AF722F"/>
+    <w:rsid w:val="00B00FA2"/>
+    <w:rsid w:val="00B1633C"/>
+    <w:rsid w:val="00B20CEE"/>
+    <w:rsid w:val="00B4326F"/>
+    <w:rsid w:val="00B66668"/>
+    <w:rsid w:val="00B737ED"/>
+    <w:rsid w:val="00B8273E"/>
+    <w:rsid w:val="00B83DA4"/>
+    <w:rsid w:val="00B846EF"/>
+    <w:rsid w:val="00B942A5"/>
+    <w:rsid w:val="00B94D43"/>
+    <w:rsid w:val="00B95461"/>
+    <w:rsid w:val="00B975F2"/>
+    <w:rsid w:val="00B97747"/>
+    <w:rsid w:val="00BA13CC"/>
+    <w:rsid w:val="00BA36C1"/>
+    <w:rsid w:val="00BA5B78"/>
+    <w:rsid w:val="00BA6AC9"/>
+    <w:rsid w:val="00BB49EB"/>
+    <w:rsid w:val="00BC2379"/>
+    <w:rsid w:val="00BC6FC7"/>
+    <w:rsid w:val="00BD2369"/>
+    <w:rsid w:val="00BD3AE7"/>
+    <w:rsid w:val="00BD5209"/>
+    <w:rsid w:val="00BE05BD"/>
+    <w:rsid w:val="00BE0D47"/>
+    <w:rsid w:val="00BE1B2F"/>
+    <w:rsid w:val="00BE29D5"/>
+    <w:rsid w:val="00BE41A4"/>
+    <w:rsid w:val="00BF26C3"/>
+    <w:rsid w:val="00BF7939"/>
+    <w:rsid w:val="00C026BC"/>
+    <w:rsid w:val="00C126E7"/>
+    <w:rsid w:val="00C133C3"/>
+    <w:rsid w:val="00C14268"/>
+    <w:rsid w:val="00C1641F"/>
+    <w:rsid w:val="00C22A4E"/>
+    <w:rsid w:val="00C33417"/>
+    <w:rsid w:val="00C37241"/>
+    <w:rsid w:val="00C51A0E"/>
+    <w:rsid w:val="00C57D88"/>
+    <w:rsid w:val="00C656AF"/>
+    <w:rsid w:val="00C67FEF"/>
+    <w:rsid w:val="00C75772"/>
+    <w:rsid w:val="00C75B61"/>
+    <w:rsid w:val="00C83BA0"/>
+    <w:rsid w:val="00C87779"/>
+    <w:rsid w:val="00C9402D"/>
+    <w:rsid w:val="00CA6389"/>
+    <w:rsid w:val="00CB033E"/>
+    <w:rsid w:val="00CC21B1"/>
+    <w:rsid w:val="00CC29B3"/>
+    <w:rsid w:val="00CE0906"/>
+    <w:rsid w:val="00CE4127"/>
+    <w:rsid w:val="00CE58F2"/>
+    <w:rsid w:val="00CE6296"/>
+    <w:rsid w:val="00CE6614"/>
+    <w:rsid w:val="00CF5426"/>
+    <w:rsid w:val="00CF5664"/>
+    <w:rsid w:val="00CF67EE"/>
+    <w:rsid w:val="00D05111"/>
+    <w:rsid w:val="00D10325"/>
+    <w:rsid w:val="00D20E9D"/>
+    <w:rsid w:val="00D27944"/>
+    <w:rsid w:val="00D313D9"/>
+    <w:rsid w:val="00D315AA"/>
+    <w:rsid w:val="00D31D03"/>
+    <w:rsid w:val="00D34366"/>
+    <w:rsid w:val="00D4643E"/>
+    <w:rsid w:val="00D514DB"/>
+    <w:rsid w:val="00D51ACE"/>
+    <w:rsid w:val="00D51B55"/>
+    <w:rsid w:val="00D60C09"/>
+    <w:rsid w:val="00D72E83"/>
+    <w:rsid w:val="00D72F74"/>
+    <w:rsid w:val="00D74497"/>
+    <w:rsid w:val="00D77B4B"/>
+    <w:rsid w:val="00D844A5"/>
+    <w:rsid w:val="00D91FBE"/>
+    <w:rsid w:val="00D938CF"/>
+    <w:rsid w:val="00DA012B"/>
+    <w:rsid w:val="00DA17DD"/>
+    <w:rsid w:val="00DA3CE1"/>
+    <w:rsid w:val="00DB08D6"/>
+    <w:rsid w:val="00DB359B"/>
+    <w:rsid w:val="00DB4F2E"/>
+    <w:rsid w:val="00DC33B5"/>
+    <w:rsid w:val="00DD0F76"/>
+    <w:rsid w:val="00DD4656"/>
+    <w:rsid w:val="00DE213F"/>
+    <w:rsid w:val="00DE3C44"/>
+    <w:rsid w:val="00DE66C7"/>
+    <w:rsid w:val="00DF1600"/>
+    <w:rsid w:val="00DF244E"/>
+    <w:rsid w:val="00DF47F5"/>
+    <w:rsid w:val="00E044CC"/>
+    <w:rsid w:val="00E2027B"/>
+    <w:rsid w:val="00E207F8"/>
+    <w:rsid w:val="00E2743D"/>
+    <w:rsid w:val="00E3335E"/>
+    <w:rsid w:val="00E356BD"/>
+    <w:rsid w:val="00E359CC"/>
+    <w:rsid w:val="00E4561F"/>
+    <w:rsid w:val="00E45B7B"/>
+    <w:rsid w:val="00E64CBA"/>
+    <w:rsid w:val="00E706B6"/>
+    <w:rsid w:val="00E846F2"/>
+    <w:rsid w:val="00E87988"/>
+    <w:rsid w:val="00E935B7"/>
+    <w:rsid w:val="00EA07DC"/>
+    <w:rsid w:val="00EA16CB"/>
+    <w:rsid w:val="00EA27D7"/>
+    <w:rsid w:val="00EA49A6"/>
+    <w:rsid w:val="00EA6F67"/>
+    <w:rsid w:val="00EB43EC"/>
+    <w:rsid w:val="00EB7D7D"/>
+    <w:rsid w:val="00EB7E7F"/>
+    <w:rsid w:val="00EC177B"/>
+    <w:rsid w:val="00EC1B8F"/>
+    <w:rsid w:val="00EC23B5"/>
+    <w:rsid w:val="00EC7201"/>
+    <w:rsid w:val="00ED309D"/>
+    <w:rsid w:val="00EE0954"/>
+    <w:rsid w:val="00EE7115"/>
+    <w:rsid w:val="00EF35F8"/>
+    <w:rsid w:val="00F14321"/>
+    <w:rsid w:val="00F1504D"/>
+    <w:rsid w:val="00F16054"/>
+    <w:rsid w:val="00F30FD4"/>
+    <w:rsid w:val="00F335CB"/>
+    <w:rsid w:val="00F363FC"/>
+    <w:rsid w:val="00F40AD8"/>
+    <w:rsid w:val="00F42A79"/>
+    <w:rsid w:val="00F458E3"/>
+    <w:rsid w:val="00F55CAA"/>
+    <w:rsid w:val="00F60944"/>
+    <w:rsid w:val="00F70053"/>
+    <w:rsid w:val="00F70DDA"/>
+    <w:rsid w:val="00F733AD"/>
+    <w:rsid w:val="00F83CE3"/>
+    <w:rsid w:val="00F94115"/>
+    <w:rsid w:val="00F9654F"/>
+    <w:rsid w:val="00FA2201"/>
+    <w:rsid w:val="00FB28A7"/>
+    <w:rsid w:val="00FB5854"/>
+    <w:rsid w:val="00FD1CFD"/>
+    <w:rsid w:val="00FD1F40"/>
+    <w:rsid w:val="00FD232C"/>
+    <w:rsid w:val="00FD5637"/>
+    <w:rsid w:val="00FD6603"/>
+    <w:rsid w:val="00FD7080"/>
+    <w:rsid w:val="00FE0A8F"/>
+    <w:rsid w:val="00FE1EA0"/>
+    <w:rsid w:val="00FE74EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="chsdate"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="178178"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="41421511"/>
-  <w15:docId w15:val="{02F9EA95-43AF-462E-B6EE-167D81009E8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...64 lines deleted...]
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6047,364 +6396,302 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...102 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00844D59"/>
+    <w:rsid w:val="00825F72"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Body Text Indent"/>
+    <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00844D59"/>
-[...10 lines deleted...]
-    </w:pPr>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00825F72"/>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="標楷體"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00844D59"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00BF6041"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00825F72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="頁首 字元"/>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00825F72"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-    <w:rsid w:val="00BF6041"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00825F72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...3 lines deleted...]
-    <w:rsid w:val="00BF6041"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00825F72"/>
+    <w:pPr>
+      <w:ind w:leftChars="600" w:left="1680" w:hangingChars="100" w:hanging="240"/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="000000"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="Document Map"/>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F72"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
-    <w:rsid w:val="00BF6041"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F72"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00825F72"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="200" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="52" w:left="331" w:hangingChars="86" w:hanging="206"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體"/>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00825F72"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="文件引導模式 字元"/>
+    <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
-    <w:rsid w:val="00BF6041"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00656D4B"/>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="純文字 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00656D4B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="標楷體"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00451771"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
-    <w:rsid w:val="00903647"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E59A9"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C33417"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-    <w:name w:val="註解方塊文字 字元"/>
+    <w:name w:val="本文縮排 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
-    <w:rsid w:val="00903647"/>
+    <w:rsid w:val="002F621D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="標楷體"/>
+      <w:color w:val="000000"/>
       <w:kern w:val="2"/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1233933583">
+    <w:div w:id="1081680899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1536699573">
+    <w:div w:id="1842887401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6646,57 +6933,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{052E4840-9731-41B3-965C-1AAF6AA09FD1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>7497</Characters>
+  <Pages>9</Pages>
+  <Words>707</Words>
+  <Characters>4036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>銀行公會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8795</CharactersWithSpaces>
+  <CharactersWithSpaces>4734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>中華民國銀行公會會員授信準則</dc:title>
+  <dc:title>﹁銀行連帶保證契約答客問宣導摺頁﹂草案（第一次報部版）</dc:title>
   <dc:creator>銀行公會</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>